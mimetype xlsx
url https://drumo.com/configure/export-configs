--- v0 (2026-04-08)
+++ v1 (2026-04-28)
@@ -442,81 +442,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J87"/>
+  <dimension ref="A1:J98"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-04-08 10:31 UTC</t>
+          <t>Exported: 2026-04-28 14:10 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -531,3915 +531,4417 @@
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Total Price</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>SR5083</t>
+          <t>SME5094</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Dom</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>Domenic</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>Brandon</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>763636.5094870083</v>
+        <v>675930.53</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>SR5082</t>
+          <t>SME5093</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Full Line Ag</t>
+          <t>jj</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>Mine Mama</t>
+          <t>Euvine Aseko</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>Perdue</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
-        <v>776024.0224440084</v>
+        <v>572856.6164583334</v>
       </c>
       <c r="H6" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="J6" s="4" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>SME5081</t>
+          <t>SR5092</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>Sazwex</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>Jakie Onasis</t>
+          <t>Sasu Muyawala</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Oxbow</t>
         </is>
       </c>
       <c r="G7" s="5" t="n">
-        <v>595100.9164583334</v>
+        <v>750285.5770265084</v>
       </c>
       <c r="H7" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>SMS5080</t>
+          <t>SME5091</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>Jakie Onasis</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Humboldt</t>
         </is>
       </c>
       <c r="G8" s="5" t="n">
-        <v>274773.5239831807</v>
+        <v>675930.53</v>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>SME5079</t>
+          <t>SMD5090</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">A Z M Minhaz Talukdar </t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>A Z M Minhaz Talukdar</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G9" s="5" t="n">
-        <v>633978.4264583334</v>
+        <v>329064.4755902119</v>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="J9" s="4" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>SMS5078</t>
+          <t>SMS5089</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Hihihi</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
-[...6 lines deleted...]
-      </c>
+          <t>Faiz</t>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr"/>
       <c r="G10" s="5" t="n">
-        <v>408571.6754750261</v>
+        <v>381808.4516450234</v>
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="J10" s="4" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>SME5077</t>
+          <t>SMS5088</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Zanna Garcia </t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>SuzzannA garcia</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Barrhead</t>
         </is>
       </c>
       <c r="G11" s="5" t="n">
-        <v>559169.6800000001</v>
+        <v>446258.5462714179</v>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="J11" s="4" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>SMD5076</t>
+          <t>SMS5087</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>idk idk</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>Oliver Jacquin</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G12" s="5" t="n">
-        <v>440552.1414585307</v>
+        <v>300156.9965853534</v>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="J12" s="4" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>SME5075</t>
+          <t>SR5086</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Romario</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>Kindersley</t>
         </is>
       </c>
       <c r="G13" s="5" t="n">
-        <v>675930.53</v>
+        <v>767067.082789925</v>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="J13" s="4" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>SR5074</t>
+          <t>SR5085</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t xml:space="preserve">Hidden </t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t xml:space="preserve">Gifford </t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>Perdue</t>
+          <t>Barrhead</t>
         </is>
       </c>
       <c r="G14" s="5" t="n">
-        <v>689214.6600965834</v>
+        <v>768148.4705120084</v>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>SME5073</t>
+          <t>SME5084</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t xml:space="preserve">فؤاد ابايزيد </t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>فواد ابايزيد</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Arborg</t>
         </is>
       </c>
       <c r="G15" s="5" t="n">
-        <v>675930.53</v>
+        <v>525170.1064583333</v>
       </c>
       <c r="H15" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>SME5072</t>
+          <t>SR5083</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Dom</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Domenic</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Brandon</t>
         </is>
       </c>
       <c r="G16" s="5" t="n">
-        <v>688215.6464583334</v>
+        <v>763636.5094870083</v>
       </c>
       <c r="H16" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="J16" s="4" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>SME5071</t>
+          <t>SR5082</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Full Line Ag</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Mine Mama</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Perdue</t>
         </is>
       </c>
       <c r="G17" s="5" t="n">
-        <v>675930.53</v>
+        <v>776024.0224440084</v>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...2 lines deleted...]
-      <c r="J17" s="4" t="inlineStr"/>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="J17" s="4" t="inlineStr">
+        <is>
+          <t>Good one</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>DFT-AFD66D75</t>
+          <t>SME5081</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
-[...4 lines deleted...]
-      <c r="F18" s="4" t="inlineStr"/>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>Hugo</t>
+        </is>
+      </c>
+      <c r="E18" s="4" t="inlineStr">
+        <is>
+          <t>Jakie Onasis</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>Raymore</t>
+        </is>
+      </c>
       <c r="G18" s="5" t="n">
-        <v>1109532.71378526</v>
+        <v>595100.9164583334</v>
       </c>
       <c r="H18" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>SMD5070</t>
+          <t>SMS5080</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>Paul Brandt</t>
+          <t>Jakie Onasis</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G19" s="5" t="n">
-        <v>484707.2022735723</v>
+        <v>274773.5239831807</v>
       </c>
       <c r="H19" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>SR5069</t>
+          <t>SME5079</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Estevão chitumbo palanga</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>Dominga palanga</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>Angola</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G20" s="5" t="n">
-        <v>704239.1121270001</v>
+        <v>633978.4264583334</v>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
-          <t>Comprar tudo</t>
+          <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>UP5068</t>
+          <t>SMS5078</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G21" s="5" t="n">
-        <v>0</v>
+        <v>408571.6754750261</v>
       </c>
       <c r="H21" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>SME5067</t>
+          <t>SME5077</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G22" s="5" t="n">
-        <v>528878.84</v>
+        <v>559169.6800000001</v>
       </c>
       <c r="H22" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>SMD5066</t>
+          <t>SMD5076</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G23" s="5" t="n">
-        <v>339477.7666248998</v>
+        <v>440552.1414585307</v>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>UP5065</t>
+          <t>SME5075</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Romario</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Romario Rodriguez</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G24" s="5" t="n">
-        <v>86939.32457682925</v>
+        <v>675930.53</v>
       </c>
       <c r="H24" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...2 lines deleted...]
-      <c r="J24" s="4" t="inlineStr"/>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J24" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>SME5064</t>
+          <t>SR5074</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Perdue</t>
         </is>
       </c>
       <c r="G25" s="5" t="n">
-        <v>528878.84</v>
+        <v>689214.6600965834</v>
       </c>
       <c r="H25" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>SMD5063</t>
+          <t>SME5073</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G26" s="5" t="n">
-        <v>313267.0173279202</v>
+        <v>675930.53</v>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>UP5062</t>
+          <t>SME5072</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Romario Rodriguez</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
-          <t>q</t>
+          <t>Romario Rodriguez</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G27" s="5" t="n">
-        <v>293151.7225258942</v>
+        <v>688215.6464583334</v>
       </c>
       <c r="H27" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...2 lines deleted...]
-      <c r="J27" s="4" t="inlineStr"/>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J27" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>UP5061</t>
+          <t>SME5071</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G28" s="5" t="n">
-        <v>242920.47721126</v>
+        <v>675930.53</v>
       </c>
       <c r="H28" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>SME5060</t>
+          <t>DFT-AFD66D75</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
-[...16 lines deleted...]
-      </c>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr"/>
+      <c r="E29" s="4" t="inlineStr"/>
+      <c r="F29" s="4" t="inlineStr"/>
       <c r="G29" s="5" t="n">
-        <v>528878.84</v>
+        <v>1109532.71378526</v>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>SMD5059</t>
+          <t>SMD5070</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Paul Brandt</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G30" s="5" t="n">
-        <v>296151.4890097748</v>
+        <v>484707.2022735723</v>
       </c>
       <c r="H30" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>SR5057</t>
+          <t>SR5069</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Estevão chitumbo palanga</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Dominga palanga</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Angola</t>
         </is>
       </c>
       <c r="G31" s="5" t="n">
-        <v>670274.059979</v>
+        <v>704239.1121270001</v>
       </c>
       <c r="H31" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...2 lines deleted...]
-      <c r="J31" s="4" t="inlineStr"/>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J31" s="4" t="inlineStr">
+        <is>
+          <t>Comprar tudo</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>SME5056</t>
+          <t>UP5068</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G32" s="5" t="n">
-        <v>598964.84</v>
+        <v>0</v>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
-[...2 lines deleted...]
-      <c r="J32" s="4" t="inlineStr"/>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J32" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>SMS5055</t>
+          <t>SME5067</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G33" s="5" t="n">
-        <v>430997.1612931095</v>
+        <v>528878.84</v>
       </c>
       <c r="H33" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
-[...2 lines deleted...]
-      <c r="J33" s="4" t="inlineStr"/>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J33" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>SME5054</t>
+          <t>SMD5066</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G34" s="5" t="n">
-        <v>598964.84</v>
+        <v>339477.7666248998</v>
       </c>
       <c r="H34" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
-[...2 lines deleted...]
-      <c r="J34" s="4" t="inlineStr"/>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J34" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
+          <t>UP5065</t>
+        </is>
+      </c>
+      <c r="B35" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>UltraPro II On-Frame Tank</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E35" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G35" s="5" t="n">
+        <v>86939.32457682925</v>
+      </c>
+      <c r="H35" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I35" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J35" s="4" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="inlineStr">
+        <is>
+          <t>SME5064</t>
+        </is>
+      </c>
+      <c r="B36" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E36" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G36" s="5" t="n">
+        <v>528878.84</v>
+      </c>
+      <c r="H36" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I36" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J36" s="4" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="inlineStr">
+        <is>
+          <t>SMD5063</t>
+        </is>
+      </c>
+      <c r="B37" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E37" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G37" s="5" t="n">
+        <v>313267.0173279202</v>
+      </c>
+      <c r="H37" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I37" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J37" s="4" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="4" t="inlineStr">
+        <is>
+          <t>UP5062</t>
+        </is>
+      </c>
+      <c r="B38" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>UltraPro II On-Frame Tank</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E38" s="4" t="inlineStr">
+        <is>
+          <t>q</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G38" s="5" t="n">
+        <v>293151.7225258942</v>
+      </c>
+      <c r="H38" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I38" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J38" s="4" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="inlineStr">
+        <is>
+          <t>UP5061</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>UltraPro II On-Frame Tank</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E39" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G39" s="5" t="n">
+        <v>242920.47721126</v>
+      </c>
+      <c r="H39" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I39" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J39" s="4" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
+          <t>SME5060</t>
+        </is>
+      </c>
+      <c r="B40" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E40" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G40" s="5" t="n">
+        <v>528878.84</v>
+      </c>
+      <c r="H40" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I40" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J40" s="4" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>SMD5059</t>
+        </is>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E41" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G41" s="5" t="n">
+        <v>296151.4890097748</v>
+      </c>
+      <c r="H41" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I41" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J41" s="4" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="4" t="inlineStr">
+        <is>
+          <t>SR5057</t>
+        </is>
+      </c>
+      <c r="B42" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Ultra SR Single Rank Drill</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E42" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G42" s="5" t="n">
+        <v>670274.059979</v>
+      </c>
+      <c r="H42" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I42" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J42" s="4" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="inlineStr">
+        <is>
+          <t>SME5056</t>
+        </is>
+      </c>
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E43" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G43" s="5" t="n">
+        <v>598964.84</v>
+      </c>
+      <c r="H43" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I43" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J43" s="4" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="4" t="inlineStr">
+        <is>
+          <t>SMS5055</t>
+        </is>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Single Knife Opener</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E44" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G44" s="5" t="n">
+        <v>430997.1612931095</v>
+      </c>
+      <c r="H44" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I44" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J44" s="4" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
+        <is>
+          <t>SME5054</t>
+        </is>
+      </c>
+      <c r="B45" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E45" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G45" s="5" t="n">
+        <v>598964.84</v>
+      </c>
+      <c r="H45" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I45" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J45" s="4" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="inlineStr">
+        <is>
           <t>SMS5053</t>
         </is>
       </c>
-      <c r="B35" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" s="4" t="inlineStr">
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
-      <c r="D35" s="4" t="inlineStr">
+      <c r="D46" s="4" t="inlineStr">
         <is>
           <t>Mon</t>
         </is>
       </c>
-      <c r="E35" s="4" t="inlineStr">
+      <c r="E46" s="4" t="inlineStr">
         <is>
           <t>Tan Pull</t>
         </is>
       </c>
-      <c r="F35" s="4" t="inlineStr">
+      <c r="F46" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kalamazoo Michigan </t>
         </is>
       </c>
-      <c r="G35" s="5" t="n">
+      <c r="G46" s="5" t="n">
         <v>295662.1605311598</v>
       </c>
-      <c r="H35" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I35" s="4" t="inlineStr">
+      <c r="H46" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I46" s="4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="J35" s="4" t="inlineStr">
+      <c r="J46" s="4" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...504 lines deleted...]
-    </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>SMS5041</t>
+          <t>UP5052</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G47" s="5" t="n">
-        <v>501961.4194311665</v>
+        <v>359794.8933868496</v>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>SME5040</t>
+          <t>SME5051</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G48" s="5" t="n">
-        <v>631214.8864583333</v>
+        <v>665770.4264583334</v>
       </c>
       <c r="H48" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>SMS5039</t>
+          <t>SMD5050</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G49" s="5" t="n">
-        <v>501961.4194311665</v>
+        <v>543709.7790232184</v>
       </c>
       <c r="H49" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>SME5038</t>
+          <t>SME5049</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dawit Kibret Gezhagn</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G50" s="5" t="n">
-        <v>631214.8864583333</v>
+        <v>507968.7164583333</v>
       </c>
       <c r="H50" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>SMD5037</t>
+          <t>SMS5048</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dawit Kibret Gezhagn</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G51" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>391994.6685892827</v>
       </c>
       <c r="H51" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>SME5036</t>
+          <t>SR5047</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G52" s="5" t="n">
-        <v>633978.4264583334</v>
+        <v>662961.0231643629</v>
       </c>
       <c r="H52" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>SMD5035</t>
+          <t>SR5046</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>gdr</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>fefd</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>fsefds</t>
         </is>
       </c>
       <c r="G53" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>751101.5457465084</v>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>SR5034</t>
+          <t>SR5045</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Jfbvcc</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Hfgff</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Gd/gfdf/hhhd</t>
         </is>
       </c>
       <c r="G54" s="5" t="n">
-        <v>671175.0407290001</v>
+        <v>788181.7218320083</v>
       </c>
       <c r="H54" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>UP5033</t>
+          <t>SME5044</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Jahla Maisonneuve</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>Warkentin</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>Donnelly, AB</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G55" s="5" t="n">
-        <v>131583.6212065041</v>
+        <v>631214.8864583333</v>
       </c>
       <c r="H55" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>SMD5032</t>
+          <t>SMS5043</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Jahla Maisonneuve</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>Warkentin</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>Donnelly, AB</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G56" s="5" t="n">
-        <v>412507.2878467811</v>
+        <v>501961.4194311665</v>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>SME5031</t>
+          <t>SME5042</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>South Country Equipment Emerald Park</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
-          <t>Wade Fuchs</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G57" s="5" t="n">
-        <v>592236.24</v>
+        <v>631214.8864583333</v>
       </c>
       <c r="H57" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>SMD5030</t>
+          <t>SMS5041</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>South Country Equipment Emerald Park</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
-          <t>Wade Fuchs</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G58" s="5" t="n">
-        <v>445076.9124900515</v>
+        <v>501961.4194311665</v>
       </c>
       <c r="H58" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>UP5029</t>
+          <t>SME5040</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Mazergroup Raymore</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>Mad Farms</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G59" s="5" t="n">
-        <v>258544.493609187</v>
+        <v>631214.8864583333</v>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="J59" s="4" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>SMD5028</t>
+          <t>SMS5039</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Mazergroup Raymore</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t>Mad Farms</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G60" s="5" t="n">
-        <v>542207.0858110519</v>
+        <v>501961.4194311665</v>
       </c>
       <c r="H60" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="J60" s="4" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>SR5027</t>
+          <t>SME5038</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>فادي غلام</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
-          <t>فادي غلام</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>Arbil</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G61" s="5" t="n">
-        <v>748540.8949475084</v>
+        <v>631214.8864583333</v>
       </c>
       <c r="H61" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>SMD5026</t>
+          <t>SMD5037</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G62" s="5" t="n">
-        <v>506845.7769491557</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>SME5025</t>
+          <t>SME5036</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SeedMaster </t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
-          <t>Kirk</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saskatoon </t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G63" s="5" t="n">
-        <v>663006.8864583333</v>
+        <v>633978.4264583334</v>
       </c>
       <c r="H63" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>SMD5024</t>
+          <t>SMD5035</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SeedMaster </t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
-          <t>Kirk</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saskatoon </t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G64" s="5" t="n">
-        <v>449472.0905812598</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H64" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>SME5023</t>
+          <t>SR5034</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>test</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>test</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G65" s="5" t="n">
-        <v>632801.8864583333</v>
+        <v>671175.0407290001</v>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>SMD5022</t>
+          <t>UP5033</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Jahla Maisonneuve</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Warkentin</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>Donnelly, AB</t>
         </is>
       </c>
       <c r="G66" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>131583.6212065041</v>
       </c>
       <c r="H66" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>SME5021</t>
+          <t>SMD5032</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Jahla Maisonneuve</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Warkentin</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Donnelly, AB</t>
         </is>
       </c>
       <c r="G67" s="5" t="n">
-        <v>621640.7464583335</v>
+        <v>412507.2878467811</v>
       </c>
       <c r="H67" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>UP5020</t>
+          <t>SME5031</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>South Country Equipment Emerald Park</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Wade Fuchs</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G68" s="5" t="n">
-        <v>261066.4023896748</v>
+        <v>592236.24</v>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>SME5019</t>
+          <t>SMD5030</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>South Country Equipment Emerald Park</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Wade Fuchs</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G69" s="5" t="n">
-        <v>608871.8964583334</v>
+        <v>445076.9124900515</v>
       </c>
       <c r="H69" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>SMD5018</t>
+          <t>UP5029</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Mazergroup Raymore</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Mad Farms</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G70" s="5" t="n">
-        <v>503972.3998003019</v>
+        <v>258544.493609187</v>
       </c>
       <c r="H70" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
-[...2 lines deleted...]
-      <c r="J70" s="4" t="inlineStr"/>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="J70" s="4" t="inlineStr">
+        <is>
+          <t>Please install PWM &amp; Hypro pump at the back of the toolbar on the 8x12 rear axle. run hydraulics to it and cabling</t>
+        </is>
+      </c>
     </row>
     <row r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>SR5017</t>
+          <t>SMD5028</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Mazergroup Raymore</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Mad Farms</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G71" s="5" t="n">
-        <v>710938.2648315835</v>
+        <v>542207.0858110519</v>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
-[...2 lines deleted...]
-      <c r="J71" s="4" t="inlineStr"/>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="J71" s="4" t="inlineStr">
+        <is>
+          <t>Please install PWM &amp; Hypro pump at the back of the toolbar on the 8x12 rear axle. run hydraulics to it and cabling</t>
+        </is>
+      </c>
     </row>
     <row r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>SR5016</t>
+          <t>SR5027</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>فادي غلام</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>فادي غلام</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Arbil</t>
         </is>
       </c>
       <c r="G72" s="5" t="n">
-        <v>689214.6600965834</v>
+        <v>748540.8949475084</v>
       </c>
       <c r="H72" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>UP5015</t>
+          <t>SMD5026</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G73" s="5" t="n">
-        <v>317391.2764762805</v>
+        <v>506845.7769491557</v>
       </c>
       <c r="H73" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>SME5014</t>
+          <t>SME5025</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t xml:space="preserve">SeedMaster </t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t xml:space="preserve">Saskatoon </t>
         </is>
       </c>
       <c r="G74" s="5" t="n">
-        <v>665770.4264583334</v>
+        <v>663006.8864583333</v>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>SMD5013</t>
+          <t>SMD5024</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t xml:space="preserve">SeedMaster </t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t xml:space="preserve">Saskatoon </t>
         </is>
       </c>
       <c r="G75" s="5" t="n">
-        <v>516919.8548403435</v>
+        <v>449472.0905812598</v>
       </c>
       <c r="H75" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>SR5008</t>
+          <t>SME5023</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>Kelvin Too</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
-          <t>Kelvin Too</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>Hawai</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G76" s="5" t="n">
-        <v>643758.0446190295</v>
+        <v>632801.8864583333</v>
       </c>
       <c r="H76" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>SME5007</t>
+          <t>SMD5022</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Seed Masters</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>Raven Industries</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park,Canada</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G77" s="5" t="n">
-        <v>516340.9</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>SMD5006</t>
+          <t>SME5021</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>Seed Masters</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
-          <t>Raven Industries</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park,Canada</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G78" s="5" t="n">
-        <v>378161.8697048436</v>
+        <v>621640.7464583335</v>
       </c>
       <c r="H78" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>SME5004</t>
+          <t>UP5020</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
-          <t>Eloise Jones</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>Greeneville, TN</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G79" s="5" t="n">
-        <v>116282.2364583333</v>
+        <v>261066.4023896748</v>
       </c>
       <c r="H79" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="J79" s="4" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>SMS5003</t>
+          <t>SME5019</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>Eloise Jones</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>Greeneville, TN</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G80" s="5" t="n">
-        <v>51197.06954166666</v>
+        <v>608871.8964583334</v>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="J80" s="4" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>UP5002</t>
+          <t>SMD5018</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>Mosheim, TN</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G81" s="5" t="n">
-        <v>6289.794556056911</v>
+        <v>503972.3998003019</v>
       </c>
       <c r="H81" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>SMD5001</t>
+          <t>SR5017</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>Mosheim, TN</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G82" s="5" t="n">
-        <v>47122.09715679167</v>
+        <v>710938.2648315835</v>
       </c>
       <c r="H82" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>SMS5000</t>
+          <t>SR5016</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Tonisha Roney</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>Tonisha Roney</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>Moultrie</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G83" s="5" t="n">
-        <v>45999.2128</v>
+        <v>689214.6600965834</v>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>SR5005</t>
+          <t>UP5015</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devonta </t>
+          <t>a</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devonta </t>
+          <t>a</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
-          <t>Lubbock texas</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G84" s="5" t="n">
-        <v>733134.513379425</v>
+        <v>317391.2764762805</v>
       </c>
       <c r="H84" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>SME5003</t>
+          <t>SME5014</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G85" s="5" t="n">
-        <v>695895.46</v>
+        <v>665770.4264583334</v>
       </c>
       <c r="H85" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>SME5058</t>
+          <t>SMD5013</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>E-Series_Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G86" s="5" t="n">
-        <v>46485.984375</v>
+        <v>516919.8548403435</v>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
+          <t>SR5008</t>
+        </is>
+      </c>
+      <c r="B87" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Ultra SR Single Rank Drill</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>Kelvin Too</t>
+        </is>
+      </c>
+      <c r="E87" s="4" t="inlineStr">
+        <is>
+          <t>Kelvin Too</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>Hawai</t>
+        </is>
+      </c>
+      <c r="G87" s="5" t="n">
+        <v>643758.0446190295</v>
+      </c>
+      <c r="H87" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I87" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="J87" s="4" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
+          <t>SME5007</t>
+        </is>
+      </c>
+      <c r="B88" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>Seed Masters</t>
+        </is>
+      </c>
+      <c r="E88" s="4" t="inlineStr">
+        <is>
+          <t>Raven Industries</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>Emerald Park,Canada</t>
+        </is>
+      </c>
+      <c r="G88" s="5" t="n">
+        <v>516340.9</v>
+      </c>
+      <c r="H88" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I88" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J88" s="4" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="4" t="inlineStr">
+        <is>
+          <t>SMD5006</t>
+        </is>
+      </c>
+      <c r="B89" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>Seed Masters</t>
+        </is>
+      </c>
+      <c r="E89" s="4" t="inlineStr">
+        <is>
+          <t>Raven Industries</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>Emerald Park,Canada</t>
+        </is>
+      </c>
+      <c r="G89" s="5" t="n">
+        <v>378161.8697048436</v>
+      </c>
+      <c r="H89" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I89" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J89" s="4" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="4" t="inlineStr">
+        <is>
+          <t>SME5004</t>
+        </is>
+      </c>
+      <c r="B90" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>Angela Walton</t>
+        </is>
+      </c>
+      <c r="E90" s="4" t="inlineStr">
+        <is>
+          <t>Eloise Jones</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>Greeneville, TN</t>
+        </is>
+      </c>
+      <c r="G90" s="5" t="n">
+        <v>116282.2364583333</v>
+      </c>
+      <c r="H90" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I90" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J90" s="4" t="inlineStr">
+        <is>
+          <t>Nothing at this time</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="4" t="inlineStr">
+        <is>
+          <t>SMS5003</t>
+        </is>
+      </c>
+      <c r="B91" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Single Knife Opener</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>Angela Walton</t>
+        </is>
+      </c>
+      <c r="E91" s="4" t="inlineStr">
+        <is>
+          <t>Eloise Jones</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>Greeneville, TN</t>
+        </is>
+      </c>
+      <c r="G91" s="5" t="n">
+        <v>51197.06954166666</v>
+      </c>
+      <c r="H91" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I91" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J91" s="4" t="inlineStr">
+        <is>
+          <t>Nothing at this time</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="4" t="inlineStr">
+        <is>
+          <t>UP5002</t>
+        </is>
+      </c>
+      <c r="B92" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>UltraPro II On-Frame Tank</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>Angela Walton</t>
+        </is>
+      </c>
+      <c r="E92" s="4" t="inlineStr">
+        <is>
+          <t>Angela Walton</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>Mosheim, TN</t>
+        </is>
+      </c>
+      <c r="G92" s="5" t="n">
+        <v>6289.794556056911</v>
+      </c>
+      <c r="H92" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I92" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J92" s="4" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="4" t="inlineStr">
+        <is>
+          <t>SMD5001</t>
+        </is>
+      </c>
+      <c r="B93" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>Angela Walton</t>
+        </is>
+      </c>
+      <c r="E93" s="4" t="inlineStr">
+        <is>
+          <t>Angela Walton</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>Mosheim, TN</t>
+        </is>
+      </c>
+      <c r="G93" s="5" t="n">
+        <v>47122.09715679167</v>
+      </c>
+      <c r="H93" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I93" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J93" s="4" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="4" t="inlineStr">
+        <is>
+          <t>SMS5000</t>
+        </is>
+      </c>
+      <c r="B94" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Single Knife Opener</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>Tonisha Roney</t>
+        </is>
+      </c>
+      <c r="E94" s="4" t="inlineStr">
+        <is>
+          <t>Tonisha Roney</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>Moultrie</t>
+        </is>
+      </c>
+      <c r="G94" s="5" t="n">
+        <v>45999.2128</v>
+      </c>
+      <c r="H94" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I94" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="J94" s="4" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
+          <t>SR5005</t>
+        </is>
+      </c>
+      <c r="B95" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Ultra SR Single Rank Drill</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Devonta </t>
+        </is>
+      </c>
+      <c r="E95" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Devonta </t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>Lubbock texas</t>
+        </is>
+      </c>
+      <c r="G95" s="5" t="n">
+        <v>733134.513379425</v>
+      </c>
+      <c r="H95" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I95" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="J95" s="4" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="4" t="inlineStr">
+        <is>
+          <t>SME5003</t>
+        </is>
+      </c>
+      <c r="B96" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E96" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G96" s="5" t="n">
+        <v>695895.46</v>
+      </c>
+      <c r="H96" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I96" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="J96" s="4" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="4" t="inlineStr">
+        <is>
+          <t>SME5058</t>
+        </is>
+      </c>
+      <c r="B97" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>E-Series_Cart</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E97" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G97" s="5" t="n">
+        <v>46485.984375</v>
+      </c>
+      <c r="H97" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I97" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J97" s="4" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
+        <is>
           <t>SR5004</t>
         </is>
       </c>
-      <c r="B87" s="4" t="inlineStr">
+      <c r="B98" s="4" t="inlineStr">
         <is>
           <t>AUD</t>
         </is>
       </c>
-      <c r="C87" s="4" t="inlineStr">
+      <c r="C98" s="4" t="inlineStr">
         <is>
           <t>ULTRA_SR_SINGLE</t>
         </is>
       </c>
-      <c r="D87" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G87" s="5" t="n">
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E98" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G98" s="5" t="n">
         <v>717973.8989583333</v>
       </c>
-      <c r="H87" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I87" s="4" t="inlineStr">
+      <c r="H98" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I98" s="4" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="J87" s="4" t="inlineStr"/>
+      <c r="J98" s="4" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>