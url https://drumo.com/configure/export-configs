--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -442,81 +442,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J98"/>
+  <dimension ref="A1:J100"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-04-28 14:10 UTC</t>
+          <t>Exported: 2026-05-20 05:06 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -531,4417 +531,4509 @@
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Total Price</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>SME5094</t>
+          <t>SR5096</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Opiyo Stephen </t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Opiyo Stephen</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>West Edmonton</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>675930.53</v>
+        <v>781290.9185120084</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>SME5093</t>
+          <t>SME5095</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>jj</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>Euvine Aseko</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
-        <v>572856.6164583334</v>
+        <v>688215.6464583334</v>
       </c>
       <c r="H6" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>SR5092</t>
+          <t>SME5094</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Sazwex</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>Sasu Muyawala</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>Oxbow</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G7" s="5" t="n">
-        <v>750285.5770265084</v>
+        <v>675930.53</v>
       </c>
       <c r="H7" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>SME5091</t>
+          <t>SME5093</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>jj</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Euvine Aseko</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>Humboldt</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G8" s="5" t="n">
-        <v>675930.53</v>
+        <v>572856.6164583334</v>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>SMD5090</t>
+          <t>SR5092</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Z M Minhaz Talukdar </t>
+          <t>Sazwex</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>A Z M Minhaz Talukdar</t>
+          <t>Sasu Muyawala</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Oxbow</t>
         </is>
       </c>
       <c r="G9" s="5" t="n">
-        <v>329064.4755902119</v>
+        <v>750285.5770265084</v>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>SMS5089</t>
+          <t>SME5091</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Hihihi</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>Faiz</t>
-[...2 lines deleted...]
-      <c r="F10" s="4" t="inlineStr"/>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr">
+        <is>
+          <t>Humboldt</t>
+        </is>
+      </c>
       <c r="G10" s="5" t="n">
-        <v>381808.4516450234</v>
+        <v>675930.53</v>
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>SMS5088</t>
+          <t>SMD5090</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zanna Garcia </t>
+          <t xml:space="preserve">A Z M Minhaz Talukdar </t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>SuzzannA garcia</t>
+          <t>A Z M Minhaz Talukdar</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>Barrhead</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G11" s="5" t="n">
-        <v>446258.5462714179</v>
+        <v>329064.4755902119</v>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>SMS5087</t>
+          <t>SMS5089</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>idk idk</t>
+          <t>Hihihi</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>Oliver Jacquin</t>
-[...6 lines deleted...]
-      </c>
+          <t>Faiz</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr"/>
       <c r="G12" s="5" t="n">
-        <v>300156.9965853534</v>
+        <v>381808.4516450234</v>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>SR5086</t>
+          <t>SMS5088</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t xml:space="preserve">Zanna Garcia </t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>SuzzannA garcia</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>Kindersley</t>
+          <t>Barrhead</t>
         </is>
       </c>
       <c r="G13" s="5" t="n">
-        <v>767067.082789925</v>
+        <v>446258.5462714179</v>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>SR5085</t>
+          <t>SMS5087</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidden </t>
+          <t>idk idk</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gifford </t>
+          <t>Oliver Jacquin</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>Barrhead</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G14" s="5" t="n">
-        <v>768148.4705120084</v>
+        <v>300156.9965853534</v>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>2026-04-11</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>SME5084</t>
+          <t>SR5086</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">فؤاد ابايزيد </t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
-          <t>فواد ابايزيد</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>Arborg</t>
+          <t>Kindersley</t>
         </is>
       </c>
       <c r="G15" s="5" t="n">
-        <v>525170.1064583333</v>
+        <v>767067.082789925</v>
       </c>
       <c r="H15" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>SR5083</t>
+          <t>SR5085</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Dom</t>
+          <t xml:space="preserve">Hidden </t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t>Domenic</t>
+          <t xml:space="preserve">Gifford </t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>Brandon</t>
+          <t>Barrhead</t>
         </is>
       </c>
       <c r="G16" s="5" t="n">
-        <v>763636.5094870083</v>
+        <v>768148.4705120084</v>
       </c>
       <c r="H16" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>SR5082</t>
+          <t>SME5084</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Full Line Ag</t>
+          <t xml:space="preserve">فؤاد ابايزيد </t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>Mine Mama</t>
+          <t>فواد ابايزيد</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>Perdue</t>
+          <t>Arborg</t>
         </is>
       </c>
       <c r="G17" s="5" t="n">
-        <v>776024.0224440084</v>
+        <v>525170.1064583333</v>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="J17" s="4" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>SME5081</t>
+          <t>SR5083</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>Dom</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>Jakie Onasis</t>
+          <t>Domenic</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Brandon</t>
         </is>
       </c>
       <c r="G18" s="5" t="n">
-        <v>595100.9164583334</v>
+        <v>763636.5094870083</v>
       </c>
       <c r="H18" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>SMS5080</t>
+          <t>SR5082</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t>Full Line Ag</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>Jakie Onasis</t>
+          <t>Mine Mama</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Perdue</t>
         </is>
       </c>
       <c r="G19" s="5" t="n">
-        <v>274773.5239831807</v>
+        <v>776024.0224440084</v>
       </c>
       <c r="H19" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
-[...2 lines deleted...]
-      <c r="J19" s="4" t="inlineStr"/>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="J19" s="4" t="inlineStr">
+        <is>
+          <t>Good one</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>SME5079</t>
+          <t>SME5081</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>Jakie Onasis</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G20" s="5" t="n">
-        <v>633978.4264583334</v>
+        <v>595100.9164583334</v>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="J20" s="4" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>SMS5078</t>
+          <t>SMS5080</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>Jakie Onasis</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G21" s="5" t="n">
-        <v>408571.6754750261</v>
+        <v>274773.5239831807</v>
       </c>
       <c r="H21" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="J21" s="4" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>SME5077</t>
+          <t>SME5079</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>Kate Robles</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="G22" s="5" t="n">
-        <v>559169.6800000001</v>
+        <v>633978.4264583334</v>
       </c>
       <c r="H22" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>SMD5076</t>
+          <t>SMS5078</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>Kate Robles</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="G23" s="5" t="n">
-        <v>440552.1414585307</v>
+        <v>408571.6754750261</v>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>SME5075</t>
+          <t>SME5077</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Romario</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G24" s="5" t="n">
-        <v>675930.53</v>
+        <v>559169.6800000001</v>
       </c>
       <c r="H24" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>SR5074</t>
+          <t>SMD5076</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>Perdue</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G25" s="5" t="n">
-        <v>689214.6600965834</v>
+        <v>440552.1414585307</v>
       </c>
       <c r="H25" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J25" s="4" t="inlineStr"/>
+      <c r="J25" s="4" t="inlineStr">
+        <is>
+          <t>Trade Show</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>SME5073</t>
+          <t>SME5075</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Romario</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Romario Rodriguez</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G26" s="5" t="n">
         <v>675930.53</v>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J26" s="4" t="inlineStr"/>
+      <c r="J26" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>SME5072</t>
+          <t>SR5074</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Perdue</t>
         </is>
       </c>
       <c r="G27" s="5" t="n">
-        <v>688215.6464583334</v>
+        <v>689214.6600965834</v>
       </c>
       <c r="H27" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J27" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J27" s="4" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>SME5071</t>
+          <t>SME5073</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G28" s="5" t="n">
         <v>675930.53</v>
       </c>
       <c r="H28" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>DFT-AFD66D75</t>
+          <t>SME5072</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
-[...4 lines deleted...]
-      <c r="F29" s="4" t="inlineStr"/>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>Romario Rodriguez</t>
+        </is>
+      </c>
+      <c r="E29" s="4" t="inlineStr">
+        <is>
+          <t>Romario Rodriguez</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>Medicine Hat</t>
+        </is>
+      </c>
       <c r="G29" s="5" t="n">
-        <v>1109532.71378526</v>
+        <v>688215.6464583334</v>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J29" s="4" t="inlineStr"/>
+      <c r="J29" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>SMD5070</t>
+          <t>SME5071</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
-          <t>Paul Brandt</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G30" s="5" t="n">
-        <v>484707.2022735723</v>
+        <v>675930.53</v>
       </c>
       <c r="H30" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>SR5069</t>
+          <t>DFT-AFD66D75</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
-[...16 lines deleted...]
-      </c>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr"/>
+      <c r="E31" s="4" t="inlineStr"/>
+      <c r="F31" s="4" t="inlineStr"/>
       <c r="G31" s="5" t="n">
-        <v>704239.1121270001</v>
+        <v>1109532.71378526</v>
       </c>
       <c r="H31" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J31" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J31" s="4" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>UP5068</t>
+          <t>SMD5070</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Paul Brandt</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G32" s="5" t="n">
-        <v>0</v>
+        <v>484707.2022735723</v>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J32" s="4" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>SME5067</t>
+          <t>SR5069</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Estevão chitumbo palanga</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Dominga palanga</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Angola</t>
         </is>
       </c>
       <c r="G33" s="5" t="n">
-        <v>528878.84</v>
+        <v>704239.1121270001</v>
       </c>
       <c r="H33" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Comprar tudo</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>SMD5066</t>
+          <t>UP5068</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G34" s="5" t="n">
-        <v>339477.7666248998</v>
+        <v>0</v>
       </c>
       <c r="H34" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>UP5065</t>
+          <t>SME5067</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G35" s="5" t="n">
-        <v>86939.32457682925</v>
+        <v>528878.84</v>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="J35" s="4" t="inlineStr"/>
+      <c r="J35" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>SME5064</t>
+          <t>SMD5066</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G36" s="5" t="n">
-        <v>528878.84</v>
+        <v>339477.7666248998</v>
       </c>
       <c r="H36" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="J36" s="4" t="inlineStr"/>
+      <c r="J36" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>SMD5063</t>
+          <t>UP5065</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G37" s="5" t="n">
-        <v>313267.0173279202</v>
+        <v>86939.32457682925</v>
       </c>
       <c r="H37" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>UP5062</t>
+          <t>SME5064</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
-          <t>q</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G38" s="5" t="n">
-        <v>293151.7225258942</v>
+        <v>528878.84</v>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>UP5061</t>
+          <t>SMD5063</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G39" s="5" t="n">
-        <v>242920.47721126</v>
+        <v>313267.0173279202</v>
       </c>
       <c r="H39" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>SME5060</t>
+          <t>UP5062</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>q</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G40" s="5" t="n">
-        <v>528878.84</v>
+        <v>293151.7225258942</v>
       </c>
       <c r="H40" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>SMD5059</t>
+          <t>UP5061</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G41" s="5" t="n">
-        <v>296151.4890097748</v>
+        <v>242920.47721126</v>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>SR5057</t>
+          <t>SME5060</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G42" s="5" t="n">
-        <v>670274.059979</v>
+        <v>528878.84</v>
       </c>
       <c r="H42" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>SME5056</t>
+          <t>SMD5059</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G43" s="5" t="n">
-        <v>598964.84</v>
+        <v>296151.4890097748</v>
       </c>
       <c r="H43" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>SMS5055</t>
+          <t>SR5057</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G44" s="5" t="n">
-        <v>430997.1612931095</v>
+        <v>670274.059979</v>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>SME5054</t>
+          <t>SME5056</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="G45" s="5" t="n">
         <v>598964.84</v>
       </c>
       <c r="H45" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
+          <t>SMS5055</t>
+        </is>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Single Knife Opener</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E46" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G46" s="5" t="n">
+        <v>430997.1612931095</v>
+      </c>
+      <c r="H46" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I46" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J46" s="4" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="inlineStr">
+        <is>
+          <t>SME5054</t>
+        </is>
+      </c>
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E47" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G47" s="5" t="n">
+        <v>598964.84</v>
+      </c>
+      <c r="H47" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I47" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J47" s="4" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="inlineStr">
+        <is>
           <t>SMS5053</t>
         </is>
       </c>
-      <c r="B46" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C46" s="4" t="inlineStr">
+      <c r="B48" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
-      <c r="D46" s="4" t="inlineStr">
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>Mon</t>
         </is>
       </c>
-      <c r="E46" s="4" t="inlineStr">
+      <c r="E48" s="4" t="inlineStr">
         <is>
           <t>Tan Pull</t>
         </is>
       </c>
-      <c r="F46" s="4" t="inlineStr">
+      <c r="F48" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kalamazoo Michigan </t>
         </is>
       </c>
-      <c r="G46" s="5" t="n">
+      <c r="G48" s="5" t="n">
         <v>295662.1605311598</v>
       </c>
-      <c r="H46" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I46" s="4" t="inlineStr">
+      <c r="H48" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I48" s="4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="J46" s="4" t="inlineStr">
+      <c r="J48" s="4" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...90 lines deleted...]
-    </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>SMD5050</t>
+          <t>UP5052</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G49" s="5" t="n">
-        <v>543709.7790232184</v>
+        <v>359794.8933868496</v>
       </c>
       <c r="H49" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>SME5049</t>
+          <t>SME5051</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret Gezhagn</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Addis ababa </t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G50" s="5" t="n">
-        <v>507968.7164583333</v>
+        <v>665770.4264583334</v>
       </c>
       <c r="H50" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>SMS5048</t>
+          <t>SMD5050</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret Gezhagn</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Addis ababa </t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G51" s="5" t="n">
-        <v>391994.6685892827</v>
+        <v>543709.7790232184</v>
       </c>
       <c r="H51" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>SR5047</t>
+          <t>SME5049</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret</t>
+          <t>Dawit Kibret Gezhagn</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G52" s="5" t="n">
-        <v>662961.0231643629</v>
+        <v>507968.7164583333</v>
       </c>
       <c r="H52" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>SR5046</t>
+          <t>SMS5048</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>gdr</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>fefd</t>
+          <t>Dawit Kibret Gezhagn</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>fsefds</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G53" s="5" t="n">
-        <v>751101.5457465084</v>
+        <v>391994.6685892827</v>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>SR5045</t>
+          <t>SR5047</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Jfbvcc</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t>Hfgff</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>Gd/gfdf/hhhd</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G54" s="5" t="n">
-        <v>788181.7218320083</v>
+        <v>662961.0231643629</v>
       </c>
       <c r="H54" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>SME5044</t>
+          <t>SR5046</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>gdr</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>fefd</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>fsefds</t>
         </is>
       </c>
       <c r="G55" s="5" t="n">
-        <v>631214.8864583333</v>
+        <v>751101.5457465084</v>
       </c>
       <c r="H55" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>SMS5043</t>
+          <t>SR5045</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Jfbvcc</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Hfgff</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>Gd/gfdf/hhhd</t>
         </is>
       </c>
       <c r="G56" s="5" t="n">
-        <v>501961.4194311665</v>
+        <v>788181.7218320083</v>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>SME5042</t>
+          <t>SME5044</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G57" s="5" t="n">
         <v>631214.8864583333</v>
       </c>
       <c r="H57" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>SMS5041</t>
+          <t>SMS5043</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G58" s="5" t="n">
         <v>501961.4194311665</v>
       </c>
       <c r="H58" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>SME5040</t>
+          <t>SME5042</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G59" s="5" t="n">
         <v>631214.8864583333</v>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>SMS5039</t>
+          <t>SMS5041</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G60" s="5" t="n">
         <v>501961.4194311665</v>
       </c>
       <c r="H60" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>SME5038</t>
+          <t>SME5040</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="G61" s="5" t="n">
         <v>631214.8864583333</v>
       </c>
       <c r="H61" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>SMD5037</t>
+          <t>SMS5039</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="G62" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>501961.4194311665</v>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>SME5036</t>
+          <t>SME5038</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G63" s="5" t="n">
-        <v>633978.4264583334</v>
+        <v>631214.8864583333</v>
       </c>
       <c r="H63" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>SMD5035</t>
+          <t>SMD5037</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G64" s="5" t="n">
         <v>478317.8273269265</v>
       </c>
       <c r="H64" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>SR5034</t>
+          <t>SME5036</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G65" s="5" t="n">
-        <v>671175.0407290001</v>
+        <v>633978.4264583334</v>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>UP5033</t>
+          <t>SMD5035</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Jahla Maisonneuve</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
-          <t>Warkentin</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>Donnelly, AB</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G66" s="5" t="n">
-        <v>131583.6212065041</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H66" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>SMD5032</t>
+          <t>SR5034</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Jahla Maisonneuve</t>
+          <t>test</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
-          <t>Warkentin</t>
+          <t>test</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>Donnelly, AB</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G67" s="5" t="n">
-        <v>412507.2878467811</v>
+        <v>671175.0407290001</v>
       </c>
       <c r="H67" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>SME5031</t>
+          <t>UP5033</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>South Country Equipment Emerald Park</t>
+          <t>Jahla Maisonneuve</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>Wade Fuchs</t>
+          <t>Warkentin</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Donnelly, AB</t>
         </is>
       </c>
       <c r="G68" s="5" t="n">
-        <v>592236.24</v>
+        <v>131583.6212065041</v>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>SMD5030</t>
+          <t>SMD5032</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>South Country Equipment Emerald Park</t>
+          <t>Jahla Maisonneuve</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
-          <t>Wade Fuchs</t>
+          <t>Warkentin</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Donnelly, AB</t>
         </is>
       </c>
       <c r="G69" s="5" t="n">
-        <v>445076.9124900515</v>
+        <v>412507.2878467811</v>
       </c>
       <c r="H69" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>UP5029</t>
+          <t>SME5031</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>Mazergroup Raymore</t>
+          <t>South Country Equipment Emerald Park</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
-          <t>Mad Farms</t>
+          <t>Wade Fuchs</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>Raymore</t>
         </is>
       </c>
       <c r="G70" s="5" t="n">
-        <v>258544.493609187</v>
+        <v>592236.24</v>
       </c>
       <c r="H70" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="J70" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J70" s="4" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>SMD5028</t>
+          <t>SMD5030</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Mazergroup Raymore</t>
+          <t>South Country Equipment Emerald Park</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>Mad Farms</t>
+          <t>Wade Fuchs</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>Raymore</t>
         </is>
       </c>
       <c r="G71" s="5" t="n">
-        <v>542207.0858110519</v>
+        <v>445076.9124900515</v>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="J71" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J71" s="4" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>SR5027</t>
+          <t>UP5029</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>فادي غلام</t>
+          <t>Mazergroup Raymore</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
-          <t>فادي غلام</t>
+          <t>Mad Farms</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>Arbil</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G72" s="5" t="n">
-        <v>748540.8949475084</v>
+        <v>258544.493609187</v>
       </c>
       <c r="H72" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="J72" s="4" t="inlineStr"/>
+      <c r="J72" s="4" t="inlineStr">
+        <is>
+          <t>Please install PWM &amp; Hypro pump at the back of the toolbar on the 8x12 rear axle. run hydraulics to it and cabling</t>
+        </is>
+      </c>
     </row>
     <row r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>SMD5026</t>
+          <t>SMD5028</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Mazergroup Raymore</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Mad Farms</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G73" s="5" t="n">
-        <v>506845.7769491557</v>
+        <v>542207.0858110519</v>
       </c>
       <c r="H73" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
-[...2 lines deleted...]
-      <c r="J73" s="4" t="inlineStr"/>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="J73" s="4" t="inlineStr">
+        <is>
+          <t>Please install PWM &amp; Hypro pump at the back of the toolbar on the 8x12 rear axle. run hydraulics to it and cabling</t>
+        </is>
+      </c>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>SME5025</t>
+          <t>SR5027</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SeedMaster </t>
+          <t>فادي غلام</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>Kirk</t>
+          <t>فادي غلام</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saskatoon </t>
+          <t>Arbil</t>
         </is>
       </c>
       <c r="G74" s="5" t="n">
-        <v>663006.8864583333</v>
+        <v>748540.8949475084</v>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>SMD5024</t>
+          <t>SMD5026</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SeedMaster </t>
+          <t>A</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t>Kirk</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saskatoon </t>
+          <t>A</t>
         </is>
       </c>
       <c r="G75" s="5" t="n">
-        <v>449472.0905812598</v>
+        <v>506845.7769491557</v>
       </c>
       <c r="H75" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>SME5023</t>
+          <t>SME5025</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t xml:space="preserve">SeedMaster </t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Kirk</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t xml:space="preserve">Saskatoon </t>
         </is>
       </c>
       <c r="G76" s="5" t="n">
-        <v>632801.8864583333</v>
+        <v>663006.8864583333</v>
       </c>
       <c r="H76" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>SMD5022</t>
+          <t>SMD5024</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t xml:space="preserve">SeedMaster </t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Kirk</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t xml:space="preserve">Saskatoon </t>
         </is>
       </c>
       <c r="G77" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>449472.0905812598</v>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>SME5021</t>
+          <t>SME5023</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G78" s="5" t="n">
-        <v>621640.7464583335</v>
+        <v>632801.8864583333</v>
       </c>
       <c r="H78" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>UP5020</t>
+          <t>SMD5022</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G79" s="5" t="n">
-        <v>261066.4023896748</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H79" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>SME5019</t>
+          <t>SME5021</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G80" s="5" t="n">
-        <v>608871.8964583334</v>
+        <v>621640.7464583335</v>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>SMD5018</t>
+          <t>UP5020</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="G81" s="5" t="n">
-        <v>503972.3998003019</v>
+        <v>261066.4023896748</v>
       </c>
       <c r="H81" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>SR5017</t>
+          <t>SME5019</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G82" s="5" t="n">
-        <v>710938.2648315835</v>
+        <v>608871.8964583334</v>
       </c>
       <c r="H82" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>SR5016</t>
+          <t>SMD5018</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G83" s="5" t="n">
-        <v>689214.6600965834</v>
+        <v>503972.3998003019</v>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>UP5015</t>
+          <t>SR5017</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G84" s="5" t="n">
-        <v>317391.2764762805</v>
+        <v>710938.2648315835</v>
       </c>
       <c r="H84" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>SME5014</t>
+          <t>SR5016</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G85" s="5" t="n">
-        <v>665770.4264583334</v>
+        <v>689214.6600965834</v>
       </c>
       <c r="H85" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>SMD5013</t>
+          <t>UP5015</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G86" s="5" t="n">
-        <v>516919.8548403435</v>
+        <v>317391.2764762805</v>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>SR5008</t>
+          <t>SME5014</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Kelvin Too</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
-          <t>Kelvin Too</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
-          <t>Hawai</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G87" s="5" t="n">
-        <v>643758.0446190295</v>
+        <v>665770.4264583334</v>
       </c>
       <c r="H87" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>SME5007</t>
+          <t>SMD5013</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Seed Masters</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
-          <t>Raven Industries</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park,Canada</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G88" s="5" t="n">
-        <v>516340.9</v>
+        <v>516919.8548403435</v>
       </c>
       <c r="H88" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>SMD5006</t>
+          <t>SR5008</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Seed Masters</t>
+          <t>Kelvin Too</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>Raven Industries</t>
+          <t>Kelvin Too</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park,Canada</t>
+          <t>Hawai</t>
         </is>
       </c>
       <c r="G89" s="5" t="n">
-        <v>378161.8697048436</v>
+        <v>643758.0446190295</v>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>SME5004</t>
+          <t>SME5007</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Seed Masters</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
-          <t>Eloise Jones</t>
+          <t>Raven Industries</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>Greeneville, TN</t>
+          <t>Emerald Park,Canada</t>
         </is>
       </c>
       <c r="G90" s="5" t="n">
-        <v>116282.2364583333</v>
+        <v>516340.9</v>
       </c>
       <c r="H90" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="J90" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J90" s="4" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>SMS5003</t>
+          <t>SMD5006</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Seed Masters</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
-          <t>Eloise Jones</t>
+          <t>Raven Industries</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>Greeneville, TN</t>
+          <t>Emerald Park,Canada</t>
         </is>
       </c>
       <c r="G91" s="5" t="n">
-        <v>51197.06954166666</v>
+        <v>378161.8697048436</v>
       </c>
       <c r="H91" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="J91" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J91" s="4" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>UP5002</t>
+          <t>SME5004</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>Angela Walton</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Eloise Jones</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>Mosheim, TN</t>
+          <t>Greeneville, TN</t>
         </is>
       </c>
       <c r="G92" s="5" t="n">
-        <v>6289.794556056911</v>
+        <v>116282.2364583333</v>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="J92" s="4" t="inlineStr"/>
+      <c r="J92" s="4" t="inlineStr">
+        <is>
+          <t>Nothing at this time</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>SMD5001</t>
+          <t>SMS5003</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>Angela Walton</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Eloise Jones</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>Mosheim, TN</t>
+          <t>Greeneville, TN</t>
         </is>
       </c>
       <c r="G93" s="5" t="n">
-        <v>47122.09715679167</v>
+        <v>51197.06954166666</v>
       </c>
       <c r="H93" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="J93" s="4" t="inlineStr"/>
+      <c r="J93" s="4" t="inlineStr">
+        <is>
+          <t>Nothing at this time</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>SMS5000</t>
+          <t>UP5002</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Tonisha Roney</t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
-          <t>Tonisha Roney</t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>Moultrie</t>
+          <t>Mosheim, TN</t>
         </is>
       </c>
       <c r="G94" s="5" t="n">
-        <v>45999.2128</v>
+        <v>6289.794556056911</v>
       </c>
       <c r="H94" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>SR5005</t>
+          <t>SMD5001</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devonta </t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devonta </t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>Lubbock texas</t>
+          <t>Mosheim, TN</t>
         </is>
       </c>
       <c r="G95" s="5" t="n">
-        <v>733134.513379425</v>
+        <v>47122.09715679167</v>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>SME5003</t>
+          <t>SMS5000</t>
         </is>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Tonisha Roney</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Tonisha Roney</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Moultrie</t>
         </is>
       </c>
       <c r="G96" s="5" t="n">
-        <v>695895.46</v>
+        <v>45999.2128</v>
       </c>
       <c r="H96" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>SME5058</t>
+          <t>SR5005</t>
         </is>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>E-Series_Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t xml:space="preserve">Devonta </t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t xml:space="preserve">Devonta </t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Lubbock texas</t>
         </is>
       </c>
       <c r="G97" s="5" t="n">
-        <v>46485.984375</v>
+        <v>733134.513379425</v>
       </c>
       <c r="H97" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
+          <t>SME5003</t>
+        </is>
+      </c>
+      <c r="B98" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E98" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G98" s="5" t="n">
+        <v>695895.46</v>
+      </c>
+      <c r="H98" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I98" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="J98" s="4" t="inlineStr"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="4" t="inlineStr">
+        <is>
+          <t>SME5058</t>
+        </is>
+      </c>
+      <c r="B99" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>E-Series_Cart</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E99" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G99" s="5" t="n">
+        <v>46485.984375</v>
+      </c>
+      <c r="H99" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I99" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J99" s="4" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
           <t>SR5004</t>
         </is>
       </c>
-      <c r="B98" s="4" t="inlineStr">
+      <c r="B100" s="4" t="inlineStr">
         <is>
           <t>AUD</t>
         </is>
       </c>
-      <c r="C98" s="4" t="inlineStr">
+      <c r="C100" s="4" t="inlineStr">
         <is>
           <t>ULTRA_SR_SINGLE</t>
         </is>
       </c>
-      <c r="D98" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G98" s="5" t="n">
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E100" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G100" s="5" t="n">
         <v>717973.8989583333</v>
       </c>
-      <c r="H98" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I98" s="4" t="inlineStr">
+      <c r="H100" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I100" s="4" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="J98" s="4" t="inlineStr"/>
+      <c r="J100" s="4" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>