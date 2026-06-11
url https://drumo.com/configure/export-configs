--- v2 (2026-05-20)
+++ v3 (2026-06-11)
@@ -442,81 +442,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J100"/>
+  <dimension ref="A1:J109"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-05-20 05:06 UTC</t>
+          <t>Exported: 2026-06-11 20:30 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -531,4509 +531,4931 @@
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Total Price</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>SR5096</t>
+          <t>SMS5105</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Opiyo Stephen </t>
+          <t>Test</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>Opiyo Stephen</t>
+          <t>Big Sky Colony</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>West Edmonton</t>
+          <t>Beaverlodge</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>781290.9185120084</v>
+        <v>493757.4133383124</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
-[...2 lines deleted...]
-      <c r="J5" s="4" t="inlineStr"/>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="J5" s="4" t="inlineStr">
+        <is>
+          <t>(TEST)</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>SME5095</t>
+          <t>SR5099</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>WADAW</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>DWADADAWDWADAWD</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Redvers</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
-        <v>688215.6464583334</v>
+        <v>705422.2560885835</v>
       </c>
       <c r="H6" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>SME5094</t>
+          <t>SR5098</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Lucy </t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>LUCY KIARIE</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Rosthern</t>
         </is>
       </c>
       <c r="G7" s="5" t="n">
-        <v>675930.53</v>
+        <v>744266.5896785834</v>
       </c>
       <c r="H7" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>SME5093</t>
+          <t>UP5097</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>jj</t>
+          <t>Tom Foley</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
-          <t>Euvine Aseko</t>
+          <t>TF Gingrich</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G8" s="5" t="n">
-        <v>572856.6164583334</v>
+        <v>101.4874227642276</v>
       </c>
       <c r="H8" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
-[...2 lines deleted...]
-      <c r="J8" s="4" t="inlineStr"/>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="J8" s="4" t="inlineStr">
+        <is>
+          <t>Please call 698-342-1980 if any further assistance or understanding is needed.</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>SR5092</t>
+          <t>SR5096</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Sazwex</t>
+          <t xml:space="preserve">Opiyo Stephen </t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
-          <t>Sasu Muyawala</t>
+          <t>Opiyo Stephen</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>Oxbow</t>
+          <t>West Edmonton</t>
         </is>
       </c>
       <c r="G9" s="5" t="n">
-        <v>750285.5770265084</v>
+        <v>781290.9185120084</v>
       </c>
       <c r="H9" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>SME5091</t>
+          <t>SME5095</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>Humboldt</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G10" s="5" t="n">
-        <v>675930.53</v>
+        <v>688215.6464583334</v>
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>SMD5090</t>
+          <t>SME5094</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">A Z M Minhaz Talukdar </t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>A Z M Minhaz Talukdar</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G11" s="5" t="n">
-        <v>329064.4755902119</v>
+        <v>675930.53</v>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>SMS5089</t>
+          <t>SME5093</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Hihihi</t>
+          <t>jj</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>Faiz</t>
-[...2 lines deleted...]
-      <c r="F12" s="4" t="inlineStr"/>
+          <t>Euvine Aseko</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>Medicine Hat</t>
+        </is>
+      </c>
       <c r="G12" s="5" t="n">
-        <v>381808.4516450234</v>
+        <v>572856.6164583334</v>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>SMS5088</t>
+          <t>SR5092</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zanna Garcia </t>
+          <t>Sazwex</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
-          <t>SuzzannA garcia</t>
+          <t>Sasu Muyawala</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>Barrhead</t>
+          <t>Oxbow</t>
         </is>
       </c>
       <c r="G13" s="5" t="n">
-        <v>446258.5462714179</v>
+        <v>750285.5770265084</v>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>SMS5087</t>
+          <t>SME5091</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>idk idk</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>Oliver Jacquin</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>Humboldt</t>
         </is>
       </c>
       <c r="G14" s="5" t="n">
-        <v>300156.9965853534</v>
+        <v>675930.53</v>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>SR5086</t>
+          <t>SMD5090</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t xml:space="preserve">A Z M Minhaz Talukdar </t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>A Z M Minhaz Talukdar</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>Kindersley</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G15" s="5" t="n">
-        <v>767067.082789925</v>
+        <v>329064.4755902119</v>
       </c>
       <c r="H15" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>SR5085</t>
+          <t>SMS5089</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hidden </t>
+          <t>Hihihi</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gifford </t>
-[...6 lines deleted...]
-      </c>
+          <t>Faiz</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr"/>
       <c r="G16" s="5" t="n">
-        <v>768148.4705120084</v>
+        <v>381808.4516450234</v>
       </c>
       <c r="H16" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>SME5084</t>
+          <t>SMS5088</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">فؤاد ابايزيد </t>
+          <t xml:space="preserve">Zanna Garcia </t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
-          <t>فواد ابايزيد</t>
+          <t>SuzzannA garcia</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>Arborg</t>
+          <t>Barrhead</t>
         </is>
       </c>
       <c r="G17" s="5" t="n">
-        <v>525170.1064583333</v>
+        <v>446258.5462714179</v>
       </c>
       <c r="H17" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>SR5083</t>
+          <t>SMS5087</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Dom</t>
+          <t>idk idk</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>Domenic</t>
+          <t>Oliver Jacquin</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>Brandon</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G18" s="5" t="n">
-        <v>763636.5094870083</v>
+        <v>300156.9965853534</v>
       </c>
       <c r="H18" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>SR5082</t>
+          <t>SR5086</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Full Line Ag</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
-          <t>Mine Mama</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>Perdue</t>
+          <t>Kindersley</t>
         </is>
       </c>
       <c r="G19" s="5" t="n">
-        <v>776024.0224440084</v>
+        <v>767067.082789925</v>
       </c>
       <c r="H19" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="J19" s="4" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>SME5081</t>
+          <t>SR5085</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t xml:space="preserve">Hidden </t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>Jakie Onasis</t>
+          <t xml:space="preserve">Gifford </t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Barrhead</t>
         </is>
       </c>
       <c r="G20" s="5" t="n">
-        <v>595100.9164583334</v>
+        <v>768148.4705120084</v>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>SMS5080</t>
+          <t>SME5084</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Hugo</t>
+          <t xml:space="preserve">فؤاد ابايزيد </t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
-          <t>Jakie Onasis</t>
+          <t>فواد ابايزيد</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Arborg</t>
         </is>
       </c>
       <c r="G21" s="5" t="n">
-        <v>274773.5239831807</v>
+        <v>525170.1064583333</v>
       </c>
       <c r="H21" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>SME5079</t>
+          <t>SR5083</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Dom</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>Domenic</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Brandon</t>
         </is>
       </c>
       <c r="G22" s="5" t="n">
-        <v>633978.4264583334</v>
+        <v>763636.5094870083</v>
       </c>
       <c r="H22" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="J22" s="4" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>SMS5078</t>
+          <t>SR5082</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Full Line Ag</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>Mine Mama</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Perdue</t>
         </is>
       </c>
       <c r="G23" s="5" t="n">
-        <v>408571.6754750261</v>
+        <v>776024.0224440084</v>
       </c>
       <c r="H23" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
-          <t>Trade Show</t>
+          <t>Good one</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>SME5077</t>
+          <t>SME5081</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>Jakie Onasis</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G24" s="5" t="n">
-        <v>559169.6800000001</v>
+        <v>595100.9164583334</v>
       </c>
       <c r="H24" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="J24" s="4" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>SMD5076</t>
+          <t>SMS5080</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Hugo</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>Kate Robles</t>
+          <t>Jakie Onasis</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G25" s="5" t="n">
-        <v>440552.1414585307</v>
+        <v>274773.5239831807</v>
       </c>
       <c r="H25" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="J25" s="4" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>SME5075</t>
+          <t>SME5079</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Romario</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G26" s="5" t="n">
-        <v>675930.53</v>
+        <v>633978.4264583334</v>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>SR5074</t>
+          <t>SMS5078</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>Perdue</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G27" s="5" t="n">
-        <v>689214.6600965834</v>
+        <v>408571.6754750261</v>
       </c>
       <c r="H27" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J27" s="4" t="inlineStr"/>
+      <c r="J27" s="4" t="inlineStr">
+        <is>
+          <t>Trade Show</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>SME5073</t>
+          <t>SME5077</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G28" s="5" t="n">
-        <v>675930.53</v>
+        <v>559169.6800000001</v>
       </c>
       <c r="H28" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J28" s="4" t="inlineStr"/>
+      <c r="J28" s="4" t="inlineStr">
+        <is>
+          <t>Trade Show</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>SME5072</t>
+          <t>SMD5076</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
-          <t>Romario Rodriguez</t>
+          <t>Kate Robles</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>Medicine Hat</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G29" s="5" t="n">
-        <v>688215.6464583334</v>
+        <v>440552.1414585307</v>
       </c>
       <c r="H29" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Trade Show</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>SME5071</t>
+          <t>SME5075</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Romario</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Romario Rodriguez</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G30" s="5" t="n">
         <v>675930.53</v>
       </c>
       <c r="H30" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="J30" s="4" t="inlineStr"/>
+      <c r="J30" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>DFT-AFD66D75</t>
+          <t>SR5074</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
-[...4 lines deleted...]
-      <c r="F31" s="4" t="inlineStr"/>
+          <t>Ultra SR Single Rank Drill</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>Kirk Nowakowski</t>
+        </is>
+      </c>
+      <c r="E31" s="4" t="inlineStr">
+        <is>
+          <t>Kirk Nowakowski</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>Perdue</t>
+        </is>
+      </c>
       <c r="G31" s="5" t="n">
-        <v>1109532.71378526</v>
+        <v>689214.6600965834</v>
       </c>
       <c r="H31" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>SMD5070</t>
+          <t>SME5073</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
-          <t>Paul Brandt</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G32" s="5" t="n">
-        <v>484707.2022735723</v>
+        <v>675930.53</v>
       </c>
       <c r="H32" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>SR5069</t>
+          <t>SME5072</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Estevão chitumbo palanga</t>
+          <t>Romario Rodriguez</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
-          <t>Dominga palanga</t>
+          <t>Romario Rodriguez</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>Angola</t>
+          <t>Medicine Hat</t>
         </is>
       </c>
       <c r="G33" s="5" t="n">
-        <v>704239.1121270001</v>
+        <v>688215.6464583334</v>
       </c>
       <c r="H33" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
-          <t>Comprar tudo</t>
+          <t>Test</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>UP5068</t>
+          <t>SME5071</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G34" s="5" t="n">
-        <v>0</v>
+        <v>675930.53</v>
       </c>
       <c r="H34" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J34" s="4" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>SME5067</t>
+          <t>DFT-AFD66D75</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
-[...16 lines deleted...]
-      </c>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr"/>
+      <c r="E35" s="4" t="inlineStr"/>
+      <c r="F35" s="4" t="inlineStr"/>
       <c r="G35" s="5" t="n">
-        <v>528878.84</v>
+        <v>1109532.71378526</v>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J35" s="4" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>SMD5066</t>
+          <t>SMD5070</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Paul Brandt</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G36" s="5" t="n">
-        <v>339477.7666248998</v>
+        <v>484707.2022735723</v>
       </c>
       <c r="H36" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J36" s="4" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>UP5065</t>
+          <t>SR5069</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Estevão chitumbo palanga</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Dominga palanga</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Angola</t>
         </is>
       </c>
       <c r="G37" s="5" t="n">
-        <v>86939.32457682925</v>
+        <v>704239.1121270001</v>
       </c>
       <c r="H37" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
-[...2 lines deleted...]
-      <c r="J37" s="4" t="inlineStr"/>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="J37" s="4" t="inlineStr">
+        <is>
+          <t>Comprar tudo</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>SME5064</t>
+          <t>UP5068</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G38" s="5" t="n">
-        <v>528878.84</v>
+        <v>0</v>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="J38" s="4" t="inlineStr"/>
+      <c r="J38" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>SMD5063</t>
+          <t>SME5067</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G39" s="5" t="n">
-        <v>313267.0173279202</v>
+        <v>528878.84</v>
       </c>
       <c r="H39" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="J39" s="4" t="inlineStr"/>
+      <c r="J39" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>UP5062</t>
+          <t>SMD5066</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
-          <t>q</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G40" s="5" t="n">
-        <v>293151.7225258942</v>
+        <v>339477.7666248998</v>
       </c>
       <c r="H40" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="J40" s="4" t="inlineStr"/>
+      <c r="J40" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>UP5061</t>
+          <t>UP5065</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G41" s="5" t="n">
-        <v>242920.47721126</v>
+        <v>86939.32457682925</v>
       </c>
       <c r="H41" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>SME5060</t>
+          <t>SME5064</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G42" s="5" t="n">
         <v>528878.84</v>
       </c>
       <c r="H42" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>SMD5059</t>
+          <t>SMD5063</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G43" s="5" t="n">
-        <v>296151.4890097748</v>
+        <v>313267.0173279202</v>
       </c>
       <c r="H43" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>SR5057</t>
+          <t>UP5062</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>q</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G44" s="5" t="n">
-        <v>670274.059979</v>
+        <v>293151.7225258942</v>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>SME5056</t>
+          <t>UP5061</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G45" s="5" t="n">
-        <v>598964.84</v>
+        <v>242920.47721126</v>
       </c>
       <c r="H45" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>SMS5055</t>
+          <t>SME5060</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G46" s="5" t="n">
-        <v>430997.1612931095</v>
+        <v>528878.84</v>
       </c>
       <c r="H46" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>SME5054</t>
+          <t>SMD5059</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G47" s="5" t="n">
-        <v>598964.84</v>
+        <v>296151.4890097748</v>
       </c>
       <c r="H47" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
+          <t>SR5057</t>
+        </is>
+      </c>
+      <c r="B48" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Ultra SR Single Rank Drill</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E48" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G48" s="5" t="n">
+        <v>670274.059979</v>
+      </c>
+      <c r="H48" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I48" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J48" s="4" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>SME5056</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E49" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G49" s="5" t="n">
+        <v>598964.84</v>
+      </c>
+      <c r="H49" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I49" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J49" s="4" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
+        <is>
+          <t>SMS5055</t>
+        </is>
+      </c>
+      <c r="B50" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Single Knife Opener</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E50" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G50" s="5" t="n">
+        <v>430997.1612931095</v>
+      </c>
+      <c r="H50" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I50" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J50" s="4" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>SME5054</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E51" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="G51" s="5" t="n">
+        <v>598964.84</v>
+      </c>
+      <c r="H51" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I51" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="J51" s="4" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
+        <is>
           <t>SMS5053</t>
         </is>
       </c>
-      <c r="B48" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C48" s="4" t="inlineStr">
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
-      <c r="D48" s="4" t="inlineStr">
+      <c r="D52" s="4" t="inlineStr">
         <is>
           <t>Mon</t>
         </is>
       </c>
-      <c r="E48" s="4" t="inlineStr">
+      <c r="E52" s="4" t="inlineStr">
         <is>
           <t>Tan Pull</t>
         </is>
       </c>
-      <c r="F48" s="4" t="inlineStr">
+      <c r="F52" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kalamazoo Michigan </t>
         </is>
       </c>
-      <c r="G48" s="5" t="n">
+      <c r="G52" s="5" t="n">
         <v>295662.1605311598</v>
       </c>
-      <c r="H48" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I48" s="4" t="inlineStr">
+      <c r="H52" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I52" s="4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="J48" s="4" t="inlineStr">
+      <c r="J52" s="4" t="inlineStr">
         <is>
           <t>
 </t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...182 lines deleted...]
-    </row>
     <row r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>SMS5048</t>
+          <t>UP5052</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret Gezhagn</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Addis ababa </t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G53" s="5" t="n">
-        <v>391994.6685892827</v>
+        <v>359794.8933868496</v>
       </c>
       <c r="H53" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>SR5047</t>
+          <t>SME5051</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
-          <t>Dawit Kibret</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Addis ababa </t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G54" s="5" t="n">
-        <v>662961.0231643629</v>
+        <v>665770.4264583334</v>
       </c>
       <c r="H54" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>SR5046</t>
+          <t>SMD5050</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>gdr</t>
+          <t>Tembo wezi</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
-          <t>fefd</t>
+          <t>Wezi Tembo</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>fsefds</t>
+          <t xml:space="preserve">Lusaka </t>
         </is>
       </c>
       <c r="G55" s="5" t="n">
-        <v>751101.5457465084</v>
+        <v>543709.7790232184</v>
       </c>
       <c r="H55" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>SR5045</t>
+          <t>SME5049</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Jfbvcc</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
-          <t>Hfgff</t>
+          <t>Dawit Kibret Gezhagn</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>Gd/gfdf/hhhd</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G56" s="5" t="n">
-        <v>788181.7218320083</v>
+        <v>507968.7164583333</v>
       </c>
       <c r="H56" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>SME5044</t>
+          <t>SMS5048</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Dawit Kibret Gezhagn</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G57" s="5" t="n">
-        <v>631214.8864583333</v>
+        <v>391994.6685892827</v>
       </c>
       <c r="H57" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>SMS5043</t>
+          <t>SR5047</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Dawit Kibret</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t xml:space="preserve">Addis ababa </t>
         </is>
       </c>
       <c r="G58" s="5" t="n">
-        <v>501961.4194311665</v>
+        <v>662961.0231643629</v>
       </c>
       <c r="H58" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>SME5042</t>
+          <t>SR5046</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>gdr</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>fefd</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>fsefds</t>
         </is>
       </c>
       <c r="G59" s="5" t="n">
-        <v>631214.8864583333</v>
+        <v>751101.5457465084</v>
       </c>
       <c r="H59" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>SMS5041</t>
+          <t>SR5045</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>Jfbvcc</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Hfgff</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>Gd/gfdf/hhhd</t>
         </is>
       </c>
       <c r="G60" s="5" t="n">
-        <v>501961.4194311665</v>
+        <v>788181.7218320083</v>
       </c>
       <c r="H60" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>SME5040</t>
+          <t>SME5044</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G61" s="5" t="n">
         <v>631214.8864583333</v>
       </c>
       <c r="H61" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>SMS5039</t>
+          <t>SMS5043</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G62" s="5" t="n">
         <v>501961.4194311665</v>
       </c>
       <c r="H62" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>SME5038</t>
+          <t>SME5042</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G63" s="5" t="n">
         <v>631214.8864583333</v>
       </c>
       <c r="H63" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>SMD5037</t>
+          <t>SMS5041</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G64" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>501961.4194311665</v>
       </c>
       <c r="H64" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>SME5036</t>
+          <t>SME5040</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G65" s="5" t="n">
-        <v>633978.4264583334</v>
+        <v>631214.8864583333</v>
       </c>
       <c r="H65" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>SMD5035</t>
+          <t>SMS5039</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Verral Scriven</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
-          <t>Dennis Kirk</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>Swift Current</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G66" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>501961.4194311665</v>
       </c>
       <c r="H66" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>SR5034</t>
+          <t>SME5038</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
-          <t>test</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G67" s="5" t="n">
-        <v>671175.0407290001</v>
+        <v>631214.8864583333</v>
       </c>
       <c r="H67" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>UP5033</t>
+          <t>SMD5037</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Jahla Maisonneuve</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
-          <t>Warkentin</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
-          <t>Donnelly, AB</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G68" s="5" t="n">
-        <v>131583.6212065041</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H68" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>SMD5032</t>
+          <t>SME5036</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Jahla Maisonneuve</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
-          <t>Warkentin</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
-          <t>Donnelly, AB</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G69" s="5" t="n">
-        <v>412507.2878467811</v>
+        <v>633978.4264583334</v>
       </c>
       <c r="H69" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>SME5031</t>
+          <t>SMD5035</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>South Country Equipment Emerald Park</t>
+          <t>Verral Scriven</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
-          <t>Wade Fuchs</t>
+          <t>Dennis Kirk</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Swift Current</t>
         </is>
       </c>
       <c r="G70" s="5" t="n">
-        <v>592236.24</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H70" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>SMD5030</t>
+          <t>SR5034</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>South Country Equipment Emerald Park</t>
+          <t>test</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
-          <t>Wade Fuchs</t>
+          <t>test</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>Raymore</t>
         </is>
       </c>
       <c r="G71" s="5" t="n">
-        <v>445076.9124900515</v>
+        <v>671175.0407290001</v>
       </c>
       <c r="H71" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>UP5029</t>
+          <t>UP5033</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>Mazergroup Raymore</t>
+          <t>Jahla Maisonneuve</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
-          <t>Mad Farms</t>
+          <t>Warkentin</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Donnelly, AB</t>
         </is>
       </c>
       <c r="G72" s="5" t="n">
-        <v>258544.493609187</v>
+        <v>131583.6212065041</v>
       </c>
       <c r="H72" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="J72" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J72" s="4" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>SMD5028</t>
+          <t>SMD5032</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Mazergroup Raymore</t>
+          <t>Jahla Maisonneuve</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
-          <t>Mad Farms</t>
+          <t>Warkentin</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
-          <t>Raymore</t>
+          <t>Donnelly, AB</t>
         </is>
       </c>
       <c r="G73" s="5" t="n">
-        <v>542207.0858110519</v>
+        <v>412507.2878467811</v>
       </c>
       <c r="H73" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="J73" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J73" s="4" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>SR5027</t>
+          <t>SME5031</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>فادي غلام</t>
+          <t>South Country Equipment Emerald Park</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
-          <t>فادي غلام</t>
+          <t>Wade Fuchs</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
-          <t>Arbil</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G74" s="5" t="n">
-        <v>748540.8949475084</v>
+        <v>592236.24</v>
       </c>
       <c r="H74" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>SMD5026</t>
+          <t>SMD5030</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>South Country Equipment Emerald Park</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Wade Fuchs</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G75" s="5" t="n">
-        <v>506845.7769491557</v>
+        <v>445076.9124900515</v>
       </c>
       <c r="H75" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>SME5025</t>
+          <t>UP5029</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SeedMaster </t>
+          <t>Mazergroup Raymore</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
-          <t>Kirk</t>
+          <t>Mad Farms</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saskatoon </t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G76" s="5" t="n">
-        <v>663006.8864583333</v>
+        <v>258544.493609187</v>
       </c>
       <c r="H76" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
-[...2 lines deleted...]
-      <c r="J76" s="4" t="inlineStr"/>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="J76" s="4" t="inlineStr">
+        <is>
+          <t>Please install PWM &amp; Hypro pump at the back of the toolbar on the 8x12 rear axle. run hydraulics to it and cabling</t>
+        </is>
+      </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>SMD5024</t>
+          <t>SMD5028</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SeedMaster </t>
+          <t>Mazergroup Raymore</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
-          <t>Kirk</t>
+          <t>Mad Farms</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saskatoon </t>
+          <t>Raymore</t>
         </is>
       </c>
       <c r="G77" s="5" t="n">
-        <v>449472.0905812598</v>
+        <v>542207.0858110519</v>
       </c>
       <c r="H77" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
-[...2 lines deleted...]
-      <c r="J77" s="4" t="inlineStr"/>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="J77" s="4" t="inlineStr">
+        <is>
+          <t>Please install PWM &amp; Hypro pump at the back of the toolbar on the 8x12 rear axle. run hydraulics to it and cabling</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>SME5023</t>
+          <t>SR5027</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>فادي غلام</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>فادي غلام</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>Arbil</t>
         </is>
       </c>
       <c r="G78" s="5" t="n">
-        <v>632801.8864583333</v>
+        <v>748540.8949475084</v>
       </c>
       <c r="H78" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>SMD5022</t>
+          <t>SMD5026</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
-          <t>Kirk Nowakowski</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G79" s="5" t="n">
-        <v>478317.8273269265</v>
+        <v>506845.7769491557</v>
       </c>
       <c r="H79" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>SME5021</t>
+          <t>SME5025</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">SeedMaster </t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Kirk</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>—</t>
+          <t xml:space="preserve">Saskatoon </t>
         </is>
       </c>
       <c r="G80" s="5" t="n">
-        <v>621640.7464583335</v>
+        <v>663006.8864583333</v>
       </c>
       <c r="H80" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>UP5020</t>
+          <t>SMD5024</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t xml:space="preserve">SeedMaster </t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t xml:space="preserve">Saskatoon </t>
         </is>
       </c>
       <c r="G81" s="5" t="n">
-        <v>261066.4023896748</v>
+        <v>449472.0905812598</v>
       </c>
       <c r="H81" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>SME5019</t>
+          <t>SME5023</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G82" s="5" t="n">
-        <v>608871.8964583334</v>
+        <v>632801.8864583333</v>
       </c>
       <c r="H82" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>SMD5018</t>
+          <t>SMD5022</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Kirk Nowakowski</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G83" s="5" t="n">
-        <v>503972.3998003019</v>
+        <v>478317.8273269265</v>
       </c>
       <c r="H83" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>SR5017</t>
+          <t>SME5021</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>—</t>
         </is>
       </c>
       <c r="G84" s="5" t="n">
-        <v>710938.2648315835</v>
+        <v>621640.7464583335</v>
       </c>
       <c r="H84" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>SR5016</t>
+          <t>UP5020</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G85" s="5" t="n">
-        <v>689214.6600965834</v>
+        <v>261066.4023896748</v>
       </c>
       <c r="H85" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>UP5015</t>
+          <t>SME5019</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G86" s="5" t="n">
-        <v>317391.2764762805</v>
+        <v>608871.8964583334</v>
       </c>
       <c r="H86" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>SME5014</t>
+          <t>SMD5018</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>A</t>
         </is>
       </c>
       <c r="G87" s="5" t="n">
-        <v>665770.4264583334</v>
+        <v>503972.3998003019</v>
       </c>
       <c r="H87" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>SMD5013</t>
+          <t>SR5017</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="G88" s="5" t="n">
-        <v>516919.8548403435</v>
+        <v>710938.2648315835</v>
       </c>
       <c r="H88" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>SR5008</t>
+          <t>SR5016</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Kelvin Too</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
-          <t>Kelvin Too</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>Hawai</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G89" s="5" t="n">
-        <v>643758.0446190295</v>
+        <v>689214.6600965834</v>
       </c>
       <c r="H89" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>SME5007</t>
+          <t>UP5015</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Seed Masters</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
-          <t>Raven Industries</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park,Canada</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G90" s="5" t="n">
-        <v>516340.9</v>
+        <v>317391.2764762805</v>
       </c>
       <c r="H90" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>SMD5006</t>
+          <t>SME5014</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Dual Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Seed Masters</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
-          <t>Raven Industries</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park,Canada</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G91" s="5" t="n">
-        <v>378161.8697048436</v>
+        <v>665770.4264583334</v>
       </c>
       <c r="H91" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>SME5004</t>
+          <t>SMD5013</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>a</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
-          <t>Eloise Jones</t>
+          <t>a</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>Greeneville, TN</t>
+          <t>a</t>
         </is>
       </c>
       <c r="G92" s="5" t="n">
-        <v>116282.2364583333</v>
+        <v>516919.8548403435</v>
       </c>
       <c r="H92" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="J92" s="4" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>SMS5003</t>
+          <t>SR5008</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>Ultra SR Single Rank Drill</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Kelvin Too</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
-          <t>Eloise Jones</t>
+          <t>Kelvin Too</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>Greeneville, TN</t>
+          <t>Hawai</t>
         </is>
       </c>
       <c r="G93" s="5" t="n">
-        <v>51197.06954166666</v>
+        <v>643758.0446190295</v>
       </c>
       <c r="H93" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="J93" s="4" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>UP5002</t>
+          <t>SME5007</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>UltraPro II On-Frame Tank</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Seed Masters</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Raven Industries</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>Mosheim, TN</t>
+          <t>Emerald Park,Canada</t>
         </is>
       </c>
       <c r="G94" s="5" t="n">
-        <v>6289.794556056911</v>
+        <v>516340.9</v>
       </c>
       <c r="H94" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>SMD5001</t>
+          <t>SMD5006</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Seed Masters</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
-          <t>Angela Walton</t>
+          <t>Raven Industries</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>Mosheim, TN</t>
+          <t>Emerald Park,Canada</t>
         </is>
       </c>
       <c r="G95" s="5" t="n">
-        <v>47122.09715679167</v>
+        <v>378161.8697048436</v>
       </c>
       <c r="H95" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>SMS5000</t>
+          <t>SME5004</t>
         </is>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>E-Series Air Cart</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Tonisha Roney</t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
-          <t>Tonisha Roney</t>
+          <t>Eloise Jones</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>Moultrie</t>
+          <t>Greeneville, TN</t>
         </is>
       </c>
       <c r="G96" s="5" t="n">
-        <v>45999.2128</v>
+        <v>116282.2364583333</v>
       </c>
       <c r="H96" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
-[...2 lines deleted...]
-      <c r="J96" s="4" t="inlineStr"/>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J96" s="4" t="inlineStr">
+        <is>
+          <t>Nothing at this time</t>
+        </is>
+      </c>
     </row>
     <row r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>SR5005</t>
+          <t>SMS5003</t>
         </is>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SeedMaster Single Knife Opener</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devonta </t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Devonta </t>
+          <t>Eloise Jones</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>Lubbock texas</t>
+          <t>Greeneville, TN</t>
         </is>
       </c>
       <c r="G97" s="5" t="n">
-        <v>733134.513379425</v>
+        <v>51197.06954166666</v>
       </c>
       <c r="H97" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
-[...2 lines deleted...]
-      <c r="J97" s="4" t="inlineStr"/>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="J97" s="4" t="inlineStr">
+        <is>
+          <t>Nothing at this time</t>
+        </is>
+      </c>
     </row>
     <row r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>SME5003</t>
+          <t>UP5002</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>E-Series Air Cart</t>
+          <t>UltraPro II On-Frame Tank</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Mosheim, TN</t>
         </is>
       </c>
       <c r="G98" s="5" t="n">
-        <v>695895.46</v>
+        <v>6289.794556056911</v>
       </c>
       <c r="H98" s="4" t="inlineStr">
         <is>
-          <t>COMPLETE</t>
+          <t>CONTRACT</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>SME5058</t>
+          <t>SMD5001</t>
         </is>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>E-Series_Cart</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Angela Walton</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>a</t>
+          <t>Mosheim, TN</t>
         </is>
       </c>
       <c r="G99" s="5" t="n">
-        <v>46485.984375</v>
+        <v>47122.09715679167</v>
       </c>
       <c r="H99" s="4" t="inlineStr">
         <is>
           <t>CONTRACT</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
+          <t>SMS5000</t>
+        </is>
+      </c>
+      <c r="B100" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Single Knife Opener</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>Tonisha Roney</t>
+        </is>
+      </c>
+      <c r="E100" s="4" t="inlineStr">
+        <is>
+          <t>Tonisha Roney</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>Moultrie</t>
+        </is>
+      </c>
+      <c r="G100" s="5" t="n">
+        <v>45999.2128</v>
+      </c>
+      <c r="H100" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I100" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="J100" s="4" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="4" t="inlineStr">
+        <is>
+          <t>SR5005</t>
+        </is>
+      </c>
+      <c r="B101" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Ultra SR Single Rank Drill</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Devonta </t>
+        </is>
+      </c>
+      <c r="E101" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Devonta </t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>Lubbock texas</t>
+        </is>
+      </c>
+      <c r="G101" s="5" t="n">
+        <v>733134.513379425</v>
+      </c>
+      <c r="H101" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I101" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="J101" s="4" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="4" t="inlineStr">
+        <is>
+          <t>SME5003</t>
+        </is>
+      </c>
+      <c r="B102" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>E-Series Air Cart</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E102" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G102" s="5" t="n">
+        <v>695895.46</v>
+      </c>
+      <c r="H102" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I102" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="J102" s="4" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="4" t="inlineStr">
+        <is>
+          <t>SMS5104</t>
+        </is>
+      </c>
+      <c r="B103" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>SMS_TOOLBAR</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E103" s="4" t="inlineStr">
+        <is>
+          <t>Duane</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>Grangeville</t>
+        </is>
+      </c>
+      <c r="G103" s="5" t="n">
+        <v>311765.7751190875</v>
+      </c>
+      <c r="H103" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I103" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="J103" s="4" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="4" t="inlineStr">
+        <is>
+          <t>SMS5102</t>
+        </is>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>SMS_TOOLBAR</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>Roger Sammons</t>
+        </is>
+      </c>
+      <c r="E104" s="4" t="inlineStr">
+        <is>
+          <t>Big Sky Colony</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>Cut Bank</t>
+        </is>
+      </c>
+      <c r="G104" s="5" t="n">
+        <v>341640.2737691202</v>
+      </c>
+      <c r="H104" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I104" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="J104" s="4" t="inlineStr"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
+          <t>SMS5101</t>
+        </is>
+      </c>
+      <c r="B105" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>SMS_TOOLBAR</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>Roger Sammons</t>
+        </is>
+      </c>
+      <c r="E105" s="4" t="inlineStr">
+        <is>
+          <t>Big Sky Colony</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>Cut Bank</t>
+        </is>
+      </c>
+      <c r="G105" s="5" t="n">
+        <v>340441.912977114</v>
+      </c>
+      <c r="H105" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I105" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="J105" s="4" t="inlineStr"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="4" t="inlineStr">
+        <is>
+          <t>SMS5100</t>
+        </is>
+      </c>
+      <c r="B106" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>SMS_TOOLBAR</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>Roger Sammons</t>
+        </is>
+      </c>
+      <c r="E106" s="4" t="inlineStr">
+        <is>
+          <t>Big Sky Colony</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>Cut Bank</t>
+        </is>
+      </c>
+      <c r="G106" s="5" t="n">
+        <v>340441.912977114</v>
+      </c>
+      <c r="H106" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I106" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="J106" s="4" t="inlineStr"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="4" t="inlineStr">
+        <is>
+          <t>SME5058</t>
+        </is>
+      </c>
+      <c r="B107" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>E-Series_Cart</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E107" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G107" s="5" t="n">
+        <v>46485.984375</v>
+      </c>
+      <c r="H107" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I107" s="4" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="J107" s="4" t="inlineStr"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="4" t="inlineStr">
+        <is>
+          <t>SME5103</t>
+        </is>
+      </c>
+      <c r="B108" s="4" t="inlineStr">
+        <is>
+          <t>AUD</t>
+        </is>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>E-Series_Cart</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E108" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>Kindersley</t>
+        </is>
+      </c>
+      <c r="G108" s="5" t="n">
+        <v>606692.09</v>
+      </c>
+      <c r="H108" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I108" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="J108" s="4" t="inlineStr"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="4" t="inlineStr">
+        <is>
           <t>SR5004</t>
         </is>
       </c>
-      <c r="B100" s="4" t="inlineStr">
+      <c r="B109" s="4" t="inlineStr">
         <is>
           <t>AUD</t>
         </is>
       </c>
-      <c r="C100" s="4" t="inlineStr">
+      <c r="C109" s="4" t="inlineStr">
         <is>
           <t>ULTRA_SR_SINGLE</t>
         </is>
       </c>
-      <c r="D100" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G100" s="5" t="n">
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="E109" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="G109" s="5" t="n">
         <v>717973.8989583333</v>
       </c>
-      <c r="H100" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I100" s="4" t="inlineStr">
+      <c r="H109" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I109" s="4" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="J100" s="4" t="inlineStr"/>
+      <c r="J109" s="4" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>