--- v3 (2026-06-11)
+++ v4 (2026-06-11)
@@ -472,51 +472,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-06-11 20:30 UTC</t>
+          <t>Exported: 2026-06-11 21:55 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">