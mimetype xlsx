--- v4 (2026-06-11)
+++ v5 (2026-07-05)
@@ -442,81 +442,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J109"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-06-11 21:55 UTC</t>
+          <t>Exported: 2026-07-05 19:34 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -531,4931 +531,140 @@
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Total Price</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>SMS5105</t>
+          <t>SMD5000</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>SeedMaster Single Knife Opener</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Test</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>Big Sky Colony</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>Beaverlodge</t>
+          <t>Emerald Park</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>493757.4133383124</v>
+        <v>430610</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="J5" s="4" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>SR5099</t>
+          <t>SMS5001</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>CAD</t>
+          <t>USD</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>Ultra SR Single Rank Drill</t>
+          <t>SMS_TOOLBAR</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>WADAW</t>
+          <t>Roger Sammons</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>DWADADAWDWADAWD</t>
+          <t>Big Sky Colony</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>Redvers</t>
+          <t>Cut Bank</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
-        <v>705422.2560885835</v>
+        <v>365750</v>
       </c>
       <c r="H6" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
-[...4793 lines deleted...]
-      <c r="J109" s="4" t="inlineStr"/>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="J6" s="4" t="inlineStr">
+        <is>
+          <t>With these drills being 10” spacing they may want to build them with 7/8” secondary hose on the primary.  The customer wants 1” as they do a lot of large pulse crops like chickpeas.   Can you please make sure that 1” hose is spec’d in build.</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>