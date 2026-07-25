--- v5 (2026-07-05)
+++ v6 (2026-07-25)
@@ -442,81 +442,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-07-05 19:34 UTC</t>
+          <t>Exported: 2026-07-25 22:44 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -577,92 +577,138 @@
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Emerald Park</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
         <v>430610</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>2026-06-26</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>SMS5001</t>
+          <t>SMS5002</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>SMS_TOOLBAR</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Roger Sammons</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>Big Sky Colony</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>Cut Bank</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
         <v>365750</v>
       </c>
       <c r="H6" s="4" t="inlineStr">
         <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I6" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="J6" s="4" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>SMS5001</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>SMS_TOOLBAR</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>Roger Sammons</t>
+        </is>
+      </c>
+      <c r="E7" s="4" t="inlineStr">
+        <is>
+          <t>Big Sky Colony</t>
+        </is>
+      </c>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>Cut Bank</t>
+        </is>
+      </c>
+      <c r="G7" s="5" t="n">
+        <v>365750</v>
+      </c>
+      <c r="H7" s="4" t="inlineStr">
+        <is>
           <t>COMPLETE</t>
         </is>
       </c>
-      <c r="I6" s="4" t="inlineStr">
+      <c r="I7" s="4" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="J6" s="4" t="inlineStr">
+      <c r="J7" s="4" t="inlineStr">
         <is>
           <t>With these drills being 10” spacing they may want to build them with 7/8” secondary hose on the primary.  The customer wants 1” as they do a lot of large pulse crops like chickpeas.   Can you please make sure that 1” hose is spec’d in build.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>