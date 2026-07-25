--- v6 (2026-07-25)
+++ v7 (2026-07-25)
@@ -472,51 +472,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-07-25 22:44 UTC</t>
+          <t>Exported: 2026-07-25 23:26 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">