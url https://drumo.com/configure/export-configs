--- v7 (2026-07-25)
+++ v8 (2026-08-15)
@@ -442,81 +442,81 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="8" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="30" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Saved Configurations</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Exported: 2026-07-25 23:26 UTC</t>
+          <t>Exported: 2026-08-15 10:59 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Product</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Dealer</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -531,184 +531,414 @@
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Total Price</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>SMD5000</t>
+          <t>SMD5007</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>CAD</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Shaun Dubyk</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Tyler Mac</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>Emerald Park</t>
+          <t>North Battleford</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>430610</v>
+        <v>432890</v>
       </c>
       <c r="H5" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>SMS5002</t>
+          <t>SMD5006</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>USD</t>
+          <t>CAD</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>SMS_TOOLBAR</t>
+          <t>SeedMaster Dual Knife Opener</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Clayton Hillier</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>RJ Sales &amp; Service</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>Cut Bank</t>
+          <t>Wadena</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
-        <v>365750</v>
+        <v>405800</v>
       </c>
       <c r="H6" s="4" t="inlineStr">
         <is>
-          <t>CONTRACT</t>
+          <t>COMPLETE</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
-          <t>2026-07-15</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
+          <t>SMD5005</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>Clayton Hillier</t>
+        </is>
+      </c>
+      <c r="E7" s="4" t="inlineStr">
+        <is>
+          <t>RJ Sales &amp; Service</t>
+        </is>
+      </c>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>Wadena</t>
+        </is>
+      </c>
+      <c r="G7" s="5" t="n">
+        <v>372810</v>
+      </c>
+      <c r="H7" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I7" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="J7" s="4" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>SMD5004</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>Travis Mohr</t>
+        </is>
+      </c>
+      <c r="E8" s="4" t="inlineStr">
+        <is>
+          <t>Matthew Marshall</t>
+        </is>
+      </c>
+      <c r="F8" s="4" t="inlineStr">
+        <is>
+          <t>Raymore</t>
+        </is>
+      </c>
+      <c r="G8" s="5" t="n">
+        <v>477270</v>
+      </c>
+      <c r="H8" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I8" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="J8" s="4" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>SR5003</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>Ultra SR Single Rank Drill</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <t>Dennis Meyer</t>
+        </is>
+      </c>
+      <c r="E9" s="4" t="inlineStr">
+        <is>
+          <t>Brent Forsler</t>
+        </is>
+      </c>
+      <c r="F9" s="4" t="inlineStr">
+        <is>
+          <t>Lougheed</t>
+        </is>
+      </c>
+      <c r="G9" s="5" t="n">
+        <v>645815</v>
+      </c>
+      <c r="H9" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I9" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="J9" s="4" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>SMD5000</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>CAD</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>SeedMaster Dual Knife Opener</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="E10" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr">
+        <is>
+          <t>Emerald Park</t>
+        </is>
+      </c>
+      <c r="G10" s="5" t="n">
+        <v>430610</v>
+      </c>
+      <c r="H10" s="4" t="inlineStr">
+        <is>
+          <t>COMPLETE</t>
+        </is>
+      </c>
+      <c r="I10" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="J10" s="4" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>SMS5002</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>USD</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>SMS_TOOLBAR</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="E11" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>Cut Bank</t>
+        </is>
+      </c>
+      <c r="G11" s="5" t="n">
+        <v>365750</v>
+      </c>
+      <c r="H11" s="4" t="inlineStr">
+        <is>
+          <t>CONTRACT</t>
+        </is>
+      </c>
+      <c r="I11" s="4" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="J11" s="4" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
           <t>SMS5001</t>
         </is>
       </c>
-      <c r="B7" s="4" t="inlineStr">
+      <c r="B12" s="4" t="inlineStr">
         <is>
           <t>USD</t>
         </is>
       </c>
-      <c r="C7" s="4" t="inlineStr">
+      <c r="C12" s="4" t="inlineStr">
         <is>
           <t>SMS_TOOLBAR</t>
         </is>
       </c>
-      <c r="D7" s="4" t="inlineStr">
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Roger Sammons</t>
         </is>
       </c>
-      <c r="E7" s="4" t="inlineStr">
+      <c r="E12" s="4" t="inlineStr">
         <is>
           <t>Big Sky Colony</t>
         </is>
       </c>
-      <c r="F7" s="4" t="inlineStr">
+      <c r="F12" s="4" t="inlineStr">
         <is>
           <t>Cut Bank</t>
         </is>
       </c>
-      <c r="G7" s="5" t="n">
+      <c r="G12" s="5" t="n">
         <v>365750</v>
       </c>
-      <c r="H7" s="4" t="inlineStr">
+      <c r="H12" s="4" t="inlineStr">
         <is>
           <t>COMPLETE</t>
         </is>
       </c>
-      <c r="I7" s="4" t="inlineStr">
+      <c r="I12" s="4" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="J7" s="4" t="inlineStr">
+      <c r="J12" s="4" t="inlineStr">
         <is>
           <t>With these drills being 10” spacing they may want to build them with 7/8” secondary hose on the primary.  The customer wants 1” as they do a lot of large pulse crops like chickpeas.   Can you please make sure that 1” hose is spec’d in build.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>