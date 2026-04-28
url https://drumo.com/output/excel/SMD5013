--- v0 (2026-04-08)
+++ v1 (2026-04-28)
@@ -499,51 +499,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: SeedMaster Dual Knife Opener</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-04-08 04:37</t>
+          <t>Generated: 2026-04-28 08:14</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">