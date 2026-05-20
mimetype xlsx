--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -1,127 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Parts List" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="ERP Import" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFD100"/>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <b val="1"/>
       <sz val="12"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001a1a1a"/>
         <bgColor rgb="001a1a1a"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -154,51 +147,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -499,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: SeedMaster Dual Knife Opener</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-04-28 08:14</t>
+          <t>Generated: 2026-05-19 23:08</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -1038,439 +1031,43 @@
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>404159</t>
         </is>
       </c>
       <c r="B32" s="3" t="inlineStr">
         <is>
           <t>BDL, PACKING SENSOR - FASTLOC - SEEDMASTER</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr"/>
       <c r="D32" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
           <t>Packing Force Sensor</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...394 lines deleted...]
-  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>