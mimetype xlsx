--- v2 (2026-05-20)
+++ v3 (2026-06-11)
@@ -439,51 +439,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:G31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Parts List</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Reference: SMD5013</t>
@@ -492,580 +492,559 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: SeedMaster Dual Knife Opener</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-19 23:08</t>
+          <t>Generated: 2026-06-11 14:38</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Config Step</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>250878</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – E-SERIES W/ SMD</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr"/>
       <c r="D9" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>250875</t>
+          <t>602510</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – TOOLBAR/UPII/NOVA - STAGE 1</t>
+          <t>KIT, HARNESS - TOOLBAR CLEARANCE LIGHTS - E-SERIES</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr"/>
       <c r="D10" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>602510</t>
+          <t>414415</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>KIT, HARNESS - TOOLBAR CLEARANCE LIGHTS - E-SERIES</t>
+          <t>BDL, LIFT KIT - 5 PLEX - EXTENDED RAILS - STAGE 1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr"/>
       <c r="D11" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>Configuration Type</t>
+          <t>Toolbar Size</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>414415</t>
+          <t>492193-1</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>BDL, LIFT KIT - 5 PLEX - EXTENDED RAILS - STAGE 1</t>
+          <t>BDL, RAILS - 5 PLEX - EXTENDED</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr"/>
       <c r="D12" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Toolbar Size</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>492193-1</t>
+          <t>404307</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>BDL, RAILS - 5 PLEX - EXTENDED</t>
+          <t>BDL, MAIN FRAME ANGLE BRKT - EXTENDED RAILS - STAGE 6</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr"/>
       <c r="D13" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Toolbar Size</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>404307</t>
+          <t>990127</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>BDL, MAIN FRAME ANGLE BRKT - EXTENDED RAILS - STAGE 6</t>
+          <t>ASSY, 8012W-5 PLEX-SMDi</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr"/>
       <c r="D14" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>Toolbar Size</t>
+          <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>990127</t>
+          <t>400772</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>ASSY, 8012W-5 PLEX-SMDi</t>
+          <t>BDL, SEED KNIFE IL OFFSET LEFT - TXB</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr"/>
       <c r="D15" s="4" t="n">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>400772</t>
+          <t>400774</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>BDL, SEED KNIFE IL OFFSET LEFT - TXB</t>
+          <t>BDL, SEED KNIFE IL OFFSET RIGHT - TXB</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr"/>
       <c r="D16" s="4" t="n">
         <v>40</v>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>400774</t>
+          <t>400680</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>BDL, SEED KNIFE IL OFFSET RIGHT - TXB</t>
+          <t>BDL, SEED KNIFE PAIRED ROW - TXB</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr"/>
       <c r="D17" s="4" t="n">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>400680</t>
+          <t>530006</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>BDL, SEED KNIFE PAIRED ROW - TXB</t>
+          <t>ASSY, SM DIST-8012-8Z-TBH</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr"/>
       <c r="D18" s="4" t="n">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>530006</t>
+          <t>401163</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>ASSY, SM DIST-8012-8Z-TBH</t>
+          <t>CTN, HYD - WING - SEEDMASTER - M80 WIDE - 5 PLEX - DANFOSS</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr"/>
       <c r="D19" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>401163</t>
+          <t>405456</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>CTN, HYD - WING - SEEDMASTER - M80 WIDE - 5 PLEX - DANFOSS</t>
+          <t>BDL, HIGH FLOAT TIRES - 5 PLEX</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr"/>
       <c r="D20" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
-          <t>Opener Spacing</t>
+          <t>Rear Wing Tires</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>405456</t>
+          <t>405990</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>BDL, HIGH FLOAT TIRES - 5 PLEX</t>
+          <t>BDL, REAR AXLE - MAIN FRAME - CT AND M-FOLD - DUAL 710/70R38 - STAGE 1</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr"/>
       <c r="D21" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
-          <t>Rear Wing Tires</t>
+          <t>Rear Axle Options</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>405990</t>
+          <t>407895</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
-          <t>BDL, REAR AXLE - MAIN FRAME - CT AND M-FOLD - DUAL 710/70R38 - STAGE 1</t>
+          <t>BDL, REAR HITCH - JD C850 - EXT RAILS - 8X12 AXLE</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr"/>
       <c r="D22" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
-          <t>Rear Axle Options</t>
+          <t>Rear Hitch</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>407895</t>
+          <t>601134</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>BDL, REAR HITCH - JD C850 - EXT RAILS - 8X12 AXLE</t>
+          <t>ASSY, SUPPORT - COUPLER/CONNECTOR - REAR HITCH</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr"/>
       <c r="D23" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
-          <t>Rear Hitch</t>
+          <t>Rear Hitch Coupler Mounts</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>601134</t>
+          <t>451505</t>
         </is>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
-          <t>ASSY, SUPPORT - COUPLER/CONNECTOR - REAR HITCH</t>
+          <t>BDL, RVN - TXB - UPII REAR MOUNT - STAGE 2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr"/>
       <c r="D24" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
-          <t>Rear Hitch Coupler Mounts</t>
+          <t>Control System Configuration</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>451505</t>
+          <t>501977-1</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
-          <t>BDL, RVN - TXB - UPII REAR MOUNT - STAGE 2</t>
+          <t>BDL, CONTROL FUNCTION EXTENSIONS - W/ REAR MOUNTED UPII - STAGE 1</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr"/>
       <c r="D25" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Control System Configuration</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>501977-1</t>
+          <t>602502</t>
         </is>
       </c>
       <c r="B26" s="3" t="inlineStr">
         <is>
-          <t>BDL, CONTROL FUNCTION EXTENSIONS - W/ REAR MOUNTED UPII - STAGE 1</t>
+          <t>KIT, HARNESS - ACROSS TOOLBAR - TOPCON</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr"/>
       <c r="D26" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
-          <t>Control System Configuration</t>
+          <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>602502</t>
+          <t>601204</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
-          <t>KIT, HARNESS - ACROSS TOOLBAR - TOPCON</t>
+          <t>CTN, HYD - FAN HOSES - DUAL SHOOT - E-SERIES - SMD</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr"/>
       <c r="D27" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
           <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>601204</t>
+          <t>601981</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
-          <t>CTN, HYD - FAN HOSES - DUAL SHOOT - E-SERIES - SMD</t>
+          <t>BAG, HDW - HYD - FAN COUPLERS - FEMALE - E-SERIES - DS</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr"/>
       <c r="D28" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>601981</t>
+          <t>601135</t>
         </is>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
-          <t>BAG, HDW - HYD - FAN COUPLERS - FEMALE - E-SERIES - DS</t>
+          <t>ASSY, CLAMP BLOCKS - DUAL SHOOT - E-SERIES</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr"/>
       <c r="D29" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
           <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>601135</t>
+          <t>254516</t>
         </is>
       </c>
       <c r="B30" s="3" t="inlineStr">
         <is>
-          <t>ASSY, CLAMP BLOCKS - DUAL SHOOT - E-SERIES</t>
+          <t>HITCH, ARTICULATING BALL - BULL PULL - CAT 5 - STAGE 1</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr"/>
       <c r="D30" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
-          <t>Hydraulic &amp; Electrical Extensions</t>
+          <t>Front Hitch</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>254516</t>
+          <t>404159</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
-          <t>HITCH, ARTICULATING BALL - BULL PULL - CAT 5 - STAGE 1</t>
+          <t>BDL, PACKING SENSOR - FASTLOC - SEEDMASTER</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr"/>
       <c r="D31" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E31" s="3" t="inlineStr">
-        <is>
-[...19 lines deleted...]
-      <c r="E32" s="3" t="inlineStr">
         <is>
           <t>Packing Force Sensor</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>