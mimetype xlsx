--- v0 (2026-04-08)
+++ v1 (2026-04-28)
@@ -499,51 +499,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: E-Series Air Cart</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: —</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-04-08 04:38</t>
+          <t>Generated: 2026-04-28 08:15</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">