--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -1,127 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Parts List" sheetId="1" state="visible" r:id="rId1"/>
-    <sheet name="ERP Import" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFD100"/>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <b val="1"/>
       <sz val="12"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001a1a1a"/>
         <bgColor rgb="001a1a1a"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -154,51 +147,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -499,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: E-Series Air Cart</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: —</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-04-28 08:15</t>
+          <t>Generated: 2026-05-19 23:08</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -1023,394 +1016,43 @@
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>602501</t>
         </is>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
           <t>KIT, KEYPAD - IN-CAB - TOPCON</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr"/>
       <c r="D29" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
           <t>Optional In-Cab Keypad</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...349 lines deleted...]
-  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>