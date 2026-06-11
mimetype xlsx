--- v2 (2026-05-20)
+++ v3 (2026-06-11)
@@ -492,90 +492,90 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: E-Series Air Cart</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: —</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-19 23:08</t>
+          <t>Generated: 2026-06-11 14:40</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Config Step</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>250878</t>
+          <t>250877</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – E-SERIES W/ SMD</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr"/>
       <c r="D9" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>990203</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>BDL, E860 BASE - 9Z</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>