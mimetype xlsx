--- v0 (2026-05-20)
+++ v1 (2026-06-11)
@@ -591,51 +591,51 @@
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>900080</t>
         </is>
       </c>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>250875</t>
+          <t>250878</t>
         </is>
       </c>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>602510</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">