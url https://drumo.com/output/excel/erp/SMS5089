--- v0 (2026-05-20)
+++ v1 (2026-06-11)
@@ -421,51 +421,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>250877</t>
+          <t>250879</t>
         </is>
       </c>
       <c r="B1" t="inlineStr"/>
       <c r="C1" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>400001</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>400003</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
@@ -495,51 +495,51 @@
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>602510</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>408376</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>990004</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>421092</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>255131</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>