--- v0 (2026-05-20)
+++ v1 (2026-06-11)
@@ -421,165 +421,165 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>250876</t>
+          <t>417000</t>
         </is>
       </c>
       <c r="B1" t="inlineStr"/>
       <c r="C1" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>417000</t>
+          <t>270225</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>270225</t>
+          <t>419095-1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>419095-1</t>
+          <t>419096</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>419096</t>
-[...2 lines deleted...]
-      <c r="B5" t="inlineStr"/>
+          <t>400532</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
       <c r="C5" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>419271</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>400529</t>
-[...6 lines deleted...]
-      </c>
+          <t>270132</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr"/>
       <c r="C7" t="n">
-        <v>48</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>270132</t>
+          <t>270155</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>270155</t>
+          <t>451144-1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>451144-1</t>
+          <t>417056-1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>417056-1</t>
+          <t>250876</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>