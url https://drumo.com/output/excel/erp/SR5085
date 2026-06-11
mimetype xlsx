--- v0 (2026-05-20)
+++ v1 (2026-06-11)
@@ -476,103 +476,103 @@
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>419095-1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>419096</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>TBD</t>
-[...2 lines deleted...]
-      <c r="B6" t="inlineStr"/>
+          <t>400532</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
       <c r="C6" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>419093</t>
+          <t>512015</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>400678</t>
-[...6 lines deleted...]
-      </c>
+          <t>419093</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr"/>
       <c r="C8" t="n">
-        <v>48</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>400679</t>
+          <t>400678</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>400532</t>
+          <t>400679</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>419264</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>